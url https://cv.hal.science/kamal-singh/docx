--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1185,486 +1185,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RW-QAnswer: an assisting system for intelligent environments using semantic technology</w:t>
+                <w:t xml:space="preserve">Towards a Question Answering System over the Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichi Shimoda</w:t>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+                <w:t xml:space="preserve">Andreas Both</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihito Taya</w:t>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshito Tobe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reliable Intelligent Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.421-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40860-020-00112-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SW-190343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968595v1</w:t>
+                <w:t xml:space="preserve">hal-02013956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SwitchTree: In-network Computing and Traffic Analyses with Random Forests</w:t>
+                <w:t xml:space="preserve">RW-QAnswer: an assisting system for intelligent environments using semantic technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong-Hyouk Lee</w:t>
+                <w:t xml:space="preserve">Koichi Shimoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihito Taya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshito Tobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-020-05440-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reliable Intelligent Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40860-020-00112-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968593v1</w:t>
+                <w:t xml:space="preserve">hal-02968595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Analysis for Self-Driving Vehicles in Intelligent Transportation Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+                <w:t xml:space="preserve">SwitchTree: In-network Computing and Traffic Analyses with Random Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Hyouk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hsing-Chung Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2020/9386148⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue on Data Fusion in the era of Data Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-020-05440-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486375v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Question Answering System over the Semantic Web</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Analysis for Self-Driving Vehicles in Intelligent Transportation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Hyunhee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+                <w:t xml:space="preserve">Hsing-Chung Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.421-439. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SW-190343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2020/9386148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013956v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and Multi-domain Adaptive Allocation Algorithms for VNF Forwarding Graph Embedding</w:t>
               </w:r>
@@ -1676,51 +1676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,455 +1774,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molluscicidal Potential of Column Purified Fractions of Allium cepa against Intermediate Host of Urinary Schistosomiasis (Bulinus globosus) in Sokoto, Nigeria</w:t>
+                <w:t xml:space="preserve">AD3-GLaM: A cooperative distributed QoE-based approach for SVC video streaming over wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Suleiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Singh</w:t>
+                <w:t xml:space="preserve">Tran Anh Quang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A y Bala</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Antonio Rodríguez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Research in Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397180v1</w:t>
+                <w:t xml:space="preserve">hal-01883634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and Energy-Efficient Data Routing for Unmanned Aerial Vehicles: Fuzzy-Logic-Based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molluscicidal Potential of Column Purified Fractions of Allium cepa against Intermediate Host of Urinary Schistosomiasis (Bulinus globosus) in Sokoto, Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Suleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fekher Khelifi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+                <w:t xml:space="preserve">A y Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Atri</w:t>
+                <w:t xml:space="preserve">M T Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S Yakubu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Journal of Research in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879610v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AD3-GLaM: A cooperative distributed QoE-based approach for SVC video streaming over wireless mesh networks</w:t>
+                <w:t xml:space="preserve">Localization and Energy-Efficient Data Routing for Unmanned Aerial Vehicles: Fuzzy-Logic-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Anh Quang Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Fekher Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Rodríguez-Aguilar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Atri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80, pp.1 - 15. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (4), pp.129 - 133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2018.1700453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883634v1</w:t>
+                <w:t xml:space="preserve">hal-01879610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Streaming over Ad hoc Networks: a QoE-based Optimal Routing Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh Quang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2269,90 +2269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core Techniques of Question Answering Systems over Knowledge Bases: a Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (3), pp.529-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2528,51 +2528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2999,51 +2999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMCOS: Energy-efficient Mechanism for Multimedia Streaming over Cognitive Radio Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,1359 +3243,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01285636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the various spin- and orbital-ordering processes on the multiferroic properties of orthovanadate DyVO 3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive beam scheduling for scalable video multicast in wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunhee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (16), pp.1167-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2014.0392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954036v1</w:t>
+                <w:t xml:space="preserve">hal-01068136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Data Offloading: A Host-based Distributed Mobility Management Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong Hyouk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangheon Pack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (1), pp.20 - 29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MIC.2013.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing protocols in Vehicular Delay Tolerant Networks: A comprehensive survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the various spin- and orbital-ordering processes on the multiferroic properties of orthovanadate DyVO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Benamar</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.024418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986090v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive radio for vehicular ad hoc networks (CR-VANETs): approaches and challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Routing protocols in Vehicular Delay Tolerant Networks: A comprehensive survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss El Ouadghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (7), pp.141-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-1499-2014-49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2014.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975502v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive beam scheduling for scalable video multicast in wireless networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Cognitive radio for vehicular ad hoc networks (CR-VANETs): approaches and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (16), pp.1167-1169. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2014.0392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1687-1499-2014-49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068136v1</w:t>
+                <w:t xml:space="preserve">hal-00975502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless sensor networks: a survey on recent developments and potential synergies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of rare earth on the Mn 3+ spin reorientation in multiferroic Ho 1- x Lu x MnO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Magesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11227-013-1021-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (9), pp.094102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4819969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955283v1</w:t>
+                <w:t xml:space="preserve">hal-01954055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gigantic magnetic-field-induced polarization and magnetoelectric coupling in a ferrimagnetic oxide CaBaCo 4 O 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Caignaert</w:t>
+                <w:t xml:space="preserve">A. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (17), pp.174403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and magnetodielectric properties of erbium iron garnet ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (3), pp.033905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4776716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From spin induced ferroelectricity to spin and dipolar glass in a triangular lattice: The CuCr1−xVxO2 (0≤x≤0.5) delafossite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless sensor networks: a survey on recent developments and potential synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (1), pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11227-013-1021-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01954056v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of rare earth on the Mn 3+ spin reorientation in multiferroic Ho 1- x Lu x MnO 3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Mangalam</w:t>
+                <w:t xml:space="preserve">From spin induced ferroelectricity to spin and dipolar glass in a triangular lattice: The CuCr1−xVxO2 (0≤x≤0.5) delafossite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 114 (9), pp.094102. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203, pp.37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4819969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954055v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering process and ferroelectricity in a spinel derived from FeV 2 O 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4774,295 +4774,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00697265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized trigger for ultra-high-energy cosmic-ray and neutrino observations with the low frequency radio array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic dilution and steric effects in the multiferroic delafossite CuCrO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Mevius</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Scholten</w:t>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Anderson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. van Ardenne</w:t>
+                <w:t xml:space="preserve">G. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.10.041⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (5), pp.054437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.054437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01351035v1</w:t>
+                <w:t xml:space="preserve">hal-04983989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic dilution and steric effects in the multiferroic delafossite CuCrO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized trigger for ultra-high-energy cosmic-ray and neutrino observations with the low frequency radio array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mevius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pachoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Bréard</w:t>
+                <w:t xml:space="preserve">O. Scholten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martin</w:t>
+                <w:t xml:space="preserve">J.M. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. André</w:t>
+                <w:t xml:space="preserve">A. van Ardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (5), pp.054437. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 664 (1), pp.171-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.054437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983989v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01351035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral Distribution of the Radio Signal in Extensive Air Showers Measured with LOPES</w:t>
               </w:r>
@@ -5328,143 +5328,152 @@
                 <w:t xml:space="preserve">Federated Learning–Based Semi-Supervised IDS for Medical IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Harhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Drocourt</w:t>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.1577-1588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014337900004052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Representation Learning for Encrypted Application Type Classification in beyond 5G RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ali Hamideche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5506,450 +5515,450 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCNC 2025 - IEEE Consumer Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jan 2025, Las Vegas, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-task learning for identifying multi-activity situations and application type from network traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Boumhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Liewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WiMob 2024 - 20th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Traffic Engineering in WAN Using Graph Attention Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Marouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications, Wimob 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing-As-A-Service (TAAS): Over-the-Air Synchronization method for Industrial IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Philip Venmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Zarradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Hamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Virtual Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Environment Detection Using Long Short-Term Memory Autoencoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthika Satheesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5990,397 +5999,397 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Symposium on Networks, Computers and Communications (ISNCC'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Washington DC (U.S.A), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributing reasoning on WoT edge architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Nachabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International workshop on IoT interoperability and the web of things (IIWOT'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04312153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSTER: Compact Linked Data for Constrained Web of Things Using CBOR-LD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satendra Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryansh Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization in Industrial IoT: Impact of propagation delay on time error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Philip Venmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04316027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Representation Learning for Indoor-Outdoor Detection in beyond 5G networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ali Hamideche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6412,338 +6421,338 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kuala Lampur, Malaysia. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10465091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04316332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Traffic Classification for Detecting Multi-Activity Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Boumhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Liewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCC 2023 - IEEE Symposium on Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tunis, Tunisia. pp.681-687, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC58397.2023.10218297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04315939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'intrusions fédérée et semi-supervisée pour l'IoT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Muller</w:t>
+                <w:t xml:space="preserve">LiRoT : un raisonneur incrémental léger pour le Web des Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle : Internet des Objets et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journée thématique Internet des Objets et Intelligence Artificielle (IoT &amp; IA) Plate-Forme Intelligence Artificielle (PFIA'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04217743v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUIDS: Federated Learning with semi-supervised approach for Intrusion Detection System</w:t>
+                <w:t xml:space="preserve">Intrusion detection for Softwarized Networks with Semi-supervised Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
@@ -6761,3019 +6770,3019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700632⟩</w:t>
+              <w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. pp.5244-5249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03496518v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544099v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor-Outdoor Detection using Time Series Classification and User Behavioral Cognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Alberi Morel</w:t>
+                <w:t xml:space="preserve">Détection d'intrusions fédérée et semi-supervisée pour l'IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Aouedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMNC 2022 - 14th IFIP Wireless and Mobile Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle : Internet des Objets et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830890v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04217743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Arduinos dream of efficient reasoners?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">FLUIDS: Federated Learning with semi-supervised approach for Intrusion Detection System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Aouedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_17⟩</w:t>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Los Angeles (virtual), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607825v2</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiRoT : un raisonneur incrémental léger pour le Web des Objets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Indoor-Outdoor Detection using Time Series Classification and User Behavioral Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Hamideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Alberi Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+                <w:t xml:space="preserve">Cesar Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Internet des Objets et Intelligence Artificielle (IoT &amp; IA) Plate-Forme Intelligence Artificielle (PFIA'22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WMNC 2022 - 14th IFIP Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Sousse, Tunisia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WMNC56391.2022.9954290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528130v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion detection for Softwarized Networks with Semi-supervised Federated Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Muller</w:t>
+                <w:t xml:space="preserve">Do Arduinos dream of efficient reasoners?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hersonissos, Greece. pp.289-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544099v2</w:t>
+                <w:t xml:space="preserve">hal-03607825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Médini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stream Reasoning Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement embarqué et distribué pour le Web des Objets : un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03260470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QAnswer KG: Designing a Portable Question Answering System over RDF Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Both</w:t>
+                <w:t xml:space="preserve">Multi-task Deep Learning based Environment and Mobility Detection for User Behavior Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illyyne Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_25⟩</w:t>
+              <w:t xml:space="preserve">WMLC 2019 - International Workshop on Machine Learning for Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Avignon, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WiOPT47501.2019.9144137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904646v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Antoniazzi</w:t>
+                <w:t xml:space="preserve">QAnswer KG: Designing a Portable Question Answering System over RDF Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José M Giménez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Both</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Heraklion, Greece. pp.429-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888216v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning based Speed Profiling for Mobile Users in 5G Cellular Networks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Illyyne Saffar</w:t>
+                <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Antoniazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom - IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437850v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task Deep Learning based Environment and Mobility Detection for User Behavior Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Deep Learning based Speed Profiling for Mobile Users in 5G Cellular Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illyyne Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMLC 2019 - International Workshop on Machine Learning for Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Globecom - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WiOPT47501.2019.9144137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02113163v1</w:t>
+                <w:t xml:space="preserve">hal-02437850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-domain non-cooperative VNF-FG embedding: A deep reinforcement learning approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Machine Learning with partially labeled Data for Indoor Outdoor Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illyyne Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02088819v1</w:t>
+                <w:t xml:space="preserve">hal-02011454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC4LED: A Hierarchical VDTN Routing for Data Collection in Smart Cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Multi-domain non-cooperative VNF-FG embedding: A deep reinforcement learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.883-886, </w:t>
+              <w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894719v2</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile User Environment Detection using Deep Learning based Multi-Output Classification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DC4LED: A Hierarchical VDTN Routing for Data Collection in Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohanned Amara</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Ngurah Indra Er</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMNC 2019 - 12th IFIP Wireless and Mobile Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.16-23, </w:t>
+              <w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.883-886, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WMNC.2019.8881474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437854v1</w:t>
+                <w:t xml:space="preserve">hal-01894719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CityView: A Vehicle Based Image and Data Collection for Smart Cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Mobile User Environment Detection using Deep Learning based Multi-Output Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illyyne Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanned Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2019 : 15th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923547⟩</w:t>
+              <w:t xml:space="preserve">WMNC 2019 - 12th IFIP Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.16-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WMNC.2019.8881474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318697v1</w:t>
+                <w:t xml:space="preserve">hal-02437854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised Deep Learning-based Methods for Indoor Outdoor Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illyyne Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2019 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Shangai, China. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QAnswer: A Question Answering prototype bridging the gap between a considerable part of the LOD cloud and end-users</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CityView: A Vehicle Based Image and Data Collection for Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngurah Indra Er</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3308558.3314124⟩</w:t>
+              <w:t xml:space="preserve">WiMob 2019 : 15th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121400v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning with partially labeled Data for Indoor Outdoor Detection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QAnswer: A Question Answering prototype bridging the gap between a considerable part of the LOD cloud and end-users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Migliatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Qawasmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651736⟩</w:t>
+              <w:t xml:space="preserve">The Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3308558.3314124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011454v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBS Grand Challenge: A Scalable Framework for Accelerating Situation Prediction over Spatio-temporal Event Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Gillani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Strategy for VDTN Data Collection in Smart Cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Négociation multi-agent « un-à-plusieurs » et mécanismes de coordination pour la gestion de la satisfaction des utilisateurs d'un service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amro Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazan Mualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSGTEIS 2018 - International Conference on Smart-Green Technology in Electrical and Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSGTEIS.2018.8709131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01894540v2</w:t>
+                <w:t xml:space="preserve">hal-01861569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation multi-agent « un-à-plusieurs » et mécanismes de coordination pour la gestion de la satisfaction des utilisateurs d'un service</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Lessons Learned from a Knowledge-driven Search Application on-top of Large Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tardiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Both</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t>
+              <w:t xml:space="preserve">Workshop on Visual Interfaces for Big Data Environments in Industrial Applications (VisBIA 2018) Co-located with International Conference on Advanced Visual Interfaces (AVI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Castiglione della Pescaia, Italy. pp.32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861569v1</w:t>
+                <w:t xml:space="preserve">hal-01905731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from a Knowledge-driven Search Application on-top of Large Data Sets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+                <w:t xml:space="preserve">QAAV: Quality of Service-Aware Adaptive Allocation of Virtual Network Functions in Wireless Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Tran Anh Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Visual Interfaces for Big Data Environments in Industrial Applications (VisBIA 2018) Co-located with International Conference on Advanced Visual Interfaces (AVI 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905731v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QAAV: Quality of Service-Aware Adaptive Allocation of Virtual Network Functions in Wireless Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Contact Strategy for VDTN Data Collection in Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngurah Indra Er</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSGTEIS 2018 - International Conference on Smart-Green Technology in Electrical and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bali, Indonesia. pp.61-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSGTEIS.2018.8709131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01879646v1</w:t>
+                <w:t xml:space="preserve">hal-01894540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All that Incremental is not Efficient: Towards Recomputation Based Complex Event Processing for Expensive Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Gillani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDBT </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WDAqua-core1: A Question Answering service for RDF Knowledge Bases.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+                <w:t xml:space="preserve">A2VF: Adaptive Allocation for Virtual Network Functions in Wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WoWMoM 2018 - IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2018, Chania, Greece. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3184558.3191541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905618v1</w:t>
+                <w:t xml:space="preserve">hal-01879649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A2VF: Adaptive Allocation for Virtual Network Functions in Wireless Access Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roberto Riggio</w:t>
+                <w:t xml:space="preserve">WDAqua-core1: A Question Answering service for RDF Knowledge Bases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2018 - IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3184558.3191541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449752⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01879649v1</w:t>
+                <w:t xml:space="preserve">hal-01905618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-to-Many Multi-agent Negotiation and Coordination Mechanisms to Manage User Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amro Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9815,428 +9824,428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question Answering Benchmarks for Wikidata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARQLtoUser: Did the question answering system understand me?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Gillani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Performance of VDTN Routing Protocols with V2X Communications for Data Delivery in Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngurah Indra Er</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10251,2016 +10260,2007 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSSS 2017 - 2nd International Workshop on Smart Sensing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Oulu, Finland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WDAqua-core0: A Question Answering Component for the Research Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Portoroz, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Approach for Computing Semantic Relatedness using Semantic Web Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+                <w:t xml:space="preserve">Q-RoSA: QoE-aware routing for SVC video streaming over ad-hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nimes, France. </w:t>
+              <w:t xml:space="preserve">Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2912845.2912864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341205v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid Energy Consumption of Mixed-Traffic Cellular Networks with Renewable Energy Sources</w:t>
+                <w:t xml:space="preserve">Neutron diffraction, specific heat and magnetization studies on Nd2CuTiO6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">S. Rayaprol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.D. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREENCOMM 2016 : IEEE Online Conference on Green Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DAE SOLID STATE PHYSICS SYMPOSIUM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Uttar Pradesh, India. pp.130004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4948110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467761v1</w:t>
+                <w:t xml:space="preserve">hal-02184757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Driven Complex Event Pattern Definition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+                <w:t xml:space="preserve">Grid Energy Consumption of Mixed-Traffic Cellular Networks with Renewable Energy Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2016 Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GREENCOMM 2016 : IEEE Online Conference on Green Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Piscataway (Virtual Conference), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01387446v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-SWiM: QoE-based Routing algorithm for SVC Video Streaming over Wireless Mesh Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
+                <w:t xml:space="preserve">A Scalable Approach for Computing Semantic Relatedness using Semantic Web Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Usbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Symposium on Personal and Indoor Mobile Radio Conference (PIMRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nimes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2912845.2912864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2016.7794914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01386166v1</w:t>
+                <w:t xml:space="preserve">hal-01341205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-RoSA: QoE-aware routing for SVC video streaming over ad-hoc networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
+                <w:t xml:space="preserve">Ontology Driven Complex Event Pattern Definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Élies Calvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444863⟩</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2016 Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rhodes, Greece. pp 522-530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48472-3_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341209v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01387446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction, specific heat and magnetization studies on Nd2CuTiO6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Q-SWiM: QoE-based Routing algorithm for SVC Video Streaming over Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAE SOLID STATE PHYSICS SYMPOSIUM 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual International Symposium on Personal and Indoor Mobile Radio Conference (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2016.7794914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4948110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184757v1</w:t>
+                <w:t xml:space="preserve">hal-01386166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Subercaze</w:t>
+                <w:t xml:space="preserve">Clustering in cognitive radio for multimedia streaming over wireless Sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC), 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170923v1</w:t>
+                <w:t xml:space="preserve">hal-01223810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering in cognitive radio for multimedia streaming over wireless Sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Bradai</w:t>
+                <w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC), 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01223810v1</w:t>
+                <w:t xml:space="preserve">hal-01170923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent study of Routing protocols in VANET: Survey and Taxonomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Benamar</w:t>
+                <w:t xml:space="preserve">Optimising QoE for Scalable Video multicast over WLAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Driss El Ouadghiri</w:t>
+                <w:t xml:space="preserve">Hyunhee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WVNT 2013 : 1st International Workshop on Vehicular Networks and Telematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 24th International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.2131-2136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857249v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising QoE for Scalable Video multicast over WLAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Recent study of Routing protocols in VANET: Survey and Taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss El Ouadghiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 24th International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC'2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WVNT 2013 : 1st International Workshop on Vehicular Networks and Telematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930091v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience estimation for Adaptive HTTP/TCP video streaming using H.264/AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCNC - IEEE Consumer Communications &amp; Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From QoS to QoE through perceptual quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Jelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. QEST 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Friendly Video Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mohamed Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Network of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising TCP over cognitive radio networks for trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITST 2012: 12th International Conference on ITS Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of experience measurement tool for SVC video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marienval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-Aware Scheduling for Video-Streaming in High Speed Downlink Packet Access</w:t>
+                <w:t xml:space="preserve">QoE-aware scheduling for video-streaming in high speed downlink packet access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cesar Viho</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking Conference (WCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC'10 : IEEE Wireless Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04202844v1</w:t>
+                <w:t xml:space="preserve">hal-00523097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience estimation using frame loss pattern and video encoding characteristics in DVB-H Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12292,821 +12292,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-aware scheduling for video-streaming in high speed downlink packet access</w:t>
+                <w:t xml:space="preserve">QoE-Aware Scheduling for Video-Streaming in High Speed Downlink Packet Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Viho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC'10 : IEEE Wireless Communications &amp; Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523097v1</w:t>
+                <w:t xml:space="preserve">hal-04202844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportional Resource Partitioning over Shared Wireless Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VTC 2007 Fall : 66th Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving multimedia streaming over wireless using end-to-end estimation of wireless losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC 2006 Fall : 64th IEEE Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Improvement of multimedia flows by using UDP-Lite and ROHC compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Bangkok, Thaïlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposed behavior for robust header compression over a radio link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2004 : IEEE international conference on communications, June 20-24, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2004.1313344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Beijing, Chine. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13116,263 +13125,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving maintainability of calendar-based IoT-driven office with knowledge graph and rule-based reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sogo Amagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International conference on the Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nagoya, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3627050.3630731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04316312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiRoT: A lightweight incremental reasoner for the Web of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2023 du GDR SoC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’intrusions fédérée et semi-supervisée pour l’IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13414,297 +13423,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle PFIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03922716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trill: A reusable Front-End for QA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanzay Amjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andreas Both</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Portoroz, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13714,130 +13723,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless and Mobile Technologies for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Hyouk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hindawi, 2016, Mobile Information Systems</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13847,348 +13856,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on Designing New Stilling Basin Model for Dam Pipe Outlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. L Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Approaches in Engineering Research Vol. 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BP International, pp.118-123, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoE-Based Network Selection in Heterogeneous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunhee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelhamid Mellouk; Antonio Cuadra-Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Experience Engineering for Customer Added Value Services: From Evaluation to Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, 2014, 978-1-84821-672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green leaf area and fraction of photosynthetically active radiation absorbed by vegetation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rr Nemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Applications of Satellite Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14198,130 +14207,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards A Simple and Efficient VDTN Routing Protocol for Data Collection in Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngurah Indra Er</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14331,239 +14340,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Multimedia Streaming using Estimation of Wireless losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI 1792, 2006, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Multimedia Streaming using Estimation of Wireless losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5870, INRIA. 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14573,105 +14582,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Data Driven Intelligent Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université jean Monnet - Saint-Etienne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05024042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14818,51 +14827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gypt-lc9v" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mahore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Jyoti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Patel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poiba Ravi Prasad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Sinha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Poonam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Singh Rathour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intzar Singh Dawar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Uikey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyyne Saffar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Hamideche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3205696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calvaresi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3071646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Picaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyyarpuram Madhusudan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3066579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Shimoda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Diefenbach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Taya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Tobe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40860-020-00112-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05440-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Chung Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9386148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Both" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-190343" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Suleiman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A y Bala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Muhammad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Yakubu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700453" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1100-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.07.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28QG65B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Rasheed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7120043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.06.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2BN62GR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magesh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murugavel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928965" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Gaffney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Robinson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Jenkins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreyev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.064313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balakrishnan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyouk Lee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangheon Pack" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.126" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benamar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benamar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.03.024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-49" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-013-1021-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maignan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174403" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4776716" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miclau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819969" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054405" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stora" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hodak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Hirsh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/32001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ardenne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983989v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pachoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054437" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Apel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Arteaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Badea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#228;hren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.09.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175478v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771982v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Philip Venmani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Zarradi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Hamma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Satheesh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04312153v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satendra Raj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryansh Tripathi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316027v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316332v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10465091" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830890v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi Morel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954290" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607825v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_17" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528130v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Gim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_25" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437850v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi-Morel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013508" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113163v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144137" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894719v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngurah Indra Er" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651757" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437854v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanned Amara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881474" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318697v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923547" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011449v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761297" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121400v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Migliatti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Qawasmeh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lully" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3314124" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011454v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651736" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906334v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894540v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSGTEIS.2018.8709131" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861569v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905731v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879646v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422757" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905618v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191541" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879649v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449752" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802513v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637141v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637139v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dridi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809063v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637133v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341205v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Usbeck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912864" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467761v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01387446v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-&#201;lies Calvier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_31" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184757v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rayaprol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kaushik" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948110" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857249v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713723v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771639v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Jelassi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797550v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789612v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marienval" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202844v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506102" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790887v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369572v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368685v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368658v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martinez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316312v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogo Amagai" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627050.3630731" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127326v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637129v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanzay Amjad" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421354v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245858v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L Tiwari" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336690v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rr Nemani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03327128v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couturier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024042v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gypt-lc9v" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mahore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Jyoti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Patel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poiba Ravi Prasad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Sinha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Poonam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Singh Rathour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intzar Singh Dawar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Uikey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyyne Saffar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Hamideche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3205696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calvaresi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3071646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Picaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyyarpuram Madhusudan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3066579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Diefenbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Both" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-190343" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Shimoda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Taya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Tobe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40860-020-00112-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05440-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Chung Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9386148" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Suleiman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A y Bala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Muhammad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Yakubu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700453" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1100-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.07.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28QG65B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Rasheed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7120043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.06.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2BN62GR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magesh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murugavel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928965" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Gaffney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Robinson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Jenkins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreyev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.064313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyouk Lee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangheon Pack" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.126" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tung" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balakrishnan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benamar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benamar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.03.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-49" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819969" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maignan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4776716" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-013-1021-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miclau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054405" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stora" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hodak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Hirsh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/32001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pachoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054437" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ardenne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.041" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Apel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Arteaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Badea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#228;hren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.09.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175478v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827968v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Philip Venmani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Zarradi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Hamma" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Satheesh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04312153v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588347v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satendra Raj" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryansh Tripathi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10465091" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528130v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830890v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi Morel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954290" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607825v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260470v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi-Morel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144137" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904646v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Gim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_25" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437850v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013508" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011454v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651736" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894719v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngurah Indra Er" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651757" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437854v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanned Amara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881474" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761297" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923547" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121400v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Migliatti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Qawasmeh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lully" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3314124" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861569v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879646v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422757" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894540v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSGTEIS.2018.8709131" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879649v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449752" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191541" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637141v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dridi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809063v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637133v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184757v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rayaprol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kaushik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948110" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467761v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Usbeck" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912864" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01387446v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-&#201;lies Calvier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_31" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857249v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713723v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771639v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Jelassi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797550v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789612v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marienval" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790887v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202844v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506102" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369572v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368685v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368658v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martinez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316312v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogo Amagai" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627050.3630731" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127326v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637129v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanzay Amjad" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421354v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245858v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L Tiwari" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336690v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rr Nemani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03327128v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couturier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024042v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>