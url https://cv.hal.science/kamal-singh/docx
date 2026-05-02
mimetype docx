--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -3373,269 +3373,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Data Offloading: A Host-based Distributed Mobility Management Approach</w:t>
+                <w:t xml:space="preserve">Impact of the various spin- and orbital-ordering processes on the multiferroic properties of orthovanadate DyVO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Hyouk Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangheon Pack</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.024418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914633v1</w:t>
+                <w:t xml:space="preserve">hal-01954036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the various spin- and orbital-ordering processes on the multiferroic properties of orthovanadate DyVO 3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobile Data Offloading: A Host-based Distributed Mobility Management Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Simon</w:t>
+                <w:t xml:space="preserve">Jong Hyouk Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tung</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sangheon Pack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.20 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2013.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954036v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing protocols in Vehicular Delay Tolerant Networks: A comprehensive survey</w:t>
               </w:r>
@@ -3983,416 +3983,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gigantic magnetic-field-induced polarization and magnetoelectric coupling in a ferrimagnetic oxide CaBaCo 4 O 7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless sensor networks: a survey on recent developments and potential synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Caignaert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hakima Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (1), pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11227-013-1021-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954049v1</w:t>
+                <w:t xml:space="preserve">hal-00955283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and magnetodielectric properties of erbium iron garnet ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (3), pp.033905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4776716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless sensor networks: a survey on recent developments and potential synergies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Gigantic magnetic-field-induced polarization and magnetoelectric coupling in a ferrimagnetic oxide CaBaCo 4 O 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakima Chaouchi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68 (1), pp.1-48. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (17), pp.174403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11227-013-1021-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00955283v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From spin induced ferroelectricity to spin and dipolar glass in a triangular lattice: The CuCr1−xVxO2 (0≤x≤0.5) delafossite</w:t>
               </w:r>
@@ -4430,51 +4430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 203, pp.37-43. </w:t>
@@ -4506,295 +4506,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering process and ferroelectricity in a spinel derived from FeV 2 O 4</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high intensity $^{6} $He beam for the β-beam neutrino oscillation facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Simon</w:t>
+                <w:t xml:space="preserve">T. Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bréard</w:t>
+                <w:t xml:space="preserve">E. Noah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Y. Hirsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054405⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.32001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/32001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983984v1</w:t>
+                <w:t xml:space="preserve">in2p3-00697265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high intensity $^{6} $He beam for the β-beam neutrino oscillation facility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Hodak</w:t>
+                <w:t xml:space="preserve">Ordering process and ferroelectricity in a spinel derived from FeV 2 O 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.Y. Hirsh</w:t>
+                <w:t xml:space="preserve">F. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hass</w:t>
+                <w:t xml:space="preserve">Y. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98, pp.32001. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/32001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00697265v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic dilution and steric effects in the multiferroic delafossite CuCrO 2</w:t>
               </w:r>
@@ -4806,51 +4806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5545,269 +5545,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task learning for identifying multi-activity situations and application type from network traffic</w:t>
+                <w:t xml:space="preserve">Advanced Traffic Engineering in WAN Using Graph Attention Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcene Boumhand</w:t>
+                <w:t xml:space="preserve">Sami Marouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+                <w:t xml:space="preserve">Baptiste Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Liewig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2024 - 20th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications, Wimob 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722028v1</w:t>
+                <w:t xml:space="preserve">hal-04698713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Traffic Engineering in WAN Using Graph Attention Networks</w:t>
+                <w:t xml:space="preserve">Multi-task learning for identifying multi-activity situations and application type from network traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Marouani</w:t>
+                <w:t xml:space="preserve">Ahcene Boumhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Jeudy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abbas Bradai</w:t>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+                <w:t xml:space="preserve">Matthieu Liewig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications, Wimob 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">WiMob 2024 - 20th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698713v1</w:t>
+                <w:t xml:space="preserve">hal-04722028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing-As-A-Service (TAAS): Over-the-Air Synchronization method for Industrial IoT</w:t>
               </w:r>
@@ -6245,321 +6245,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization in Industrial IoT: Impact of propagation delay on time error</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Philip Venmani</w:t>
+                <w:t xml:space="preserve">Federated Representation Learning for Indoor-Outdoor Detection in beyond 5G networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Hamideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Alberi Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jahan</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lampur, Malaysia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10465091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04316027v1</w:t>
+                <w:t xml:space="preserve">emse-04316332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Representation Learning for Indoor-Outdoor Detection in beyond 5G networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Line Alberi Morel</w:t>
+                <w:t xml:space="preserve">Synchronization in Industrial IoT: Impact of propagation delay on time error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Philip Venmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04316332v1</w:t>
+                <w:t xml:space="preserve">emse-04316027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Traffic Classification for Detecting Multi-Activity Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Boumhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Liewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7284,256 +7284,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raisonnement embarqué et distribué pour le Web des Objets : un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stream Reasoning Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371975v1</w:t>
+                <w:t xml:space="preserve">emse-03260470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement embarqué et distribué pour le Web des Objets : un état de l’art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 48-55</w:t>
+              <w:t xml:space="preserve">Stream Reasoning Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03260470v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-task Deep Learning based Environment and Mobility Detection for User Behavior Modeling</w:t>
               </w:r>
@@ -7630,399 +7630,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QAnswer KG: Designing a Portable Question Answering System over RDF Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+                <w:t xml:space="preserve">Deep Learning based Speed Profiling for Mobile Users in 5G Cellular Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illyyne Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_25⟩</w:t>
+              <w:t xml:space="preserve">Globecom - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904646v1</w:t>
+                <w:t xml:space="preserve">hal-02437850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QAnswer KG: Designing a Portable Question Answering System over RDF Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Giménez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Both</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Heraklion, Greece. pp.429-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888216v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning based Speed Profiling for Mobile Users in 5G Cellular Networks.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Antoniazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom - IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437850v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning with partially labeled Data for Indoor Outdoor Detection</w:t>
               </w:r>
@@ -8164,51 +8164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8825,645 +8825,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEBS Grand Challenge: A Scalable Framework for Accelerating Situation Prediction over Spatio-temporal Event Streams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact Strategy for VDTN Data Collection in Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngurah Indra Er</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEBS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSGTEIS 2018 - International Conference on Smart-Green Technology in Electrical and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bali, Indonesia. pp.61-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSGTEIS.2018.8709131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906334v1</w:t>
+                <w:t xml:space="preserve">hal-01894540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation multi-agent « un-à-plusieurs » et mécanismes de coordination pour la gestion de la satisfaction des utilisateurs d'un service</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DEBS Grand Challenge: A Scalable Framework for Accelerating Situation Prediction over Spatio-temporal Event Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t>
+              <w:t xml:space="preserve">DEBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861569v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from a Knowledge-driven Search Application on-top of Large Data Sets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+                <w:t xml:space="preserve">QAAV: Quality of Service-Aware Adaptive Allocation of Virtual Network Functions in Wireless Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Tran Anh Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Visual Interfaces for Big Data Environments in Industrial Applications (VisBIA 2018) Co-located with International Conference on Advanced Visual Interfaces (AVI 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905731v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QAAV: Quality of Service-Aware Adaptive Allocation of Virtual Network Functions in Wireless Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pham Tran Anh Quang</w:t>
+                <w:t xml:space="preserve">Négociation multi-agent « un-à-plusieurs » et mécanismes de coordination pour la gestion de la satisfaction des utilisateurs d'un service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amro Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazan Mualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01879646v1</w:t>
+                <w:t xml:space="preserve">hal-01861569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Strategy for VDTN Data Collection in Smart Cities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">Lessons Learned from a Knowledge-driven Search Application on-top of Large Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tardiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Both</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSGTEIS 2018 - International Conference on Smart-Green Technology in Electrical and Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Visual Interfaces for Big Data Environments in Industrial Applications (VisBIA 2018) Co-located with International Conference on Advanced Visual Interfaces (AVI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Castiglione della Pescaia, Italy. pp.32-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894540v2</w:t>
+                <w:t xml:space="preserve">hal-01905731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All that Incremental is not Efficient: Towards Recomputation Based Complex Event Processing for Expensive Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Gillani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9854,184 +9854,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question Answering Benchmarks for Wikidata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+                <w:t xml:space="preserve">On the Performance of VDTN Routing Protocols with V2X Communications for Data Delivery in Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngurah Indra Er</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IWSSS 2017 - 2nd International Workshop on Smart Sensing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Oulu, Finland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637141v1</w:t>
+                <w:t xml:space="preserve">hal-01809063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARQLtoUser: Did the question answering system understand me?</w:t>
+                <w:t xml:space="preserve">Question Answering Benchmarks for Wikidata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Dridi</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10040,277 +10027,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637139v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPARQLtoUser: Did the question answering system understand me?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t>
+              <w:t xml:space="preserve">ISWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613798v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Performance of VDTN Routing Protocols with V2X Communications for Data Delivery in Smart Cities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSSS 2017 - 2nd International Workshop on Smart Sensing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Oulu, Finland. pp.1-2</w:t>
+              <w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809063v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WDAqua-core0: A Question Answering Component for the Research Community</w:t>
               </w:r>
@@ -10560,51 +10560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAE SOLID STATE PHYSICS SYMPOSIUM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Uttar Pradesh, India. pp.130004, </w:t>
@@ -10636,321 +10636,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid Energy Consumption of Mixed-Traffic Cellular Networks with Renewable Energy Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Scalable Approach for Computing Semantic Relatedness using Semantic Web Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Ricardo Usbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREENCOMM 2016 : IEEE Online Conference on Green Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nimes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2912845.2912864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467761v1</w:t>
+                <w:t xml:space="preserve">hal-01341205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Approach for Computing Semantic Relatedness using Semantic Web Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grid Energy Consumption of Mixed-Traffic Cellular Networks with Renewable Energy Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Usbeck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GREENCOMM 2016 : IEEE Online Conference on Green Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Piscataway (Virtual Conference), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341205v1</w:t>
+                <w:t xml:space="preserve">hal-01467761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Driven Complex Event Pattern Definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Élies Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2016 Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rhodes, Greece. pp 522-530, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11095,278 +11095,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering in cognitive radio for multimedia streaming over wireless Sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Bradai</w:t>
+                <w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC), 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. </w:t>
+              <w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223810v1</w:t>
+                <w:t xml:space="preserve">hal-01170923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Subercaze</w:t>
+                <w:t xml:space="preserve">Clustering in cognitive radio for multimedia streaming over wireless Sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t>
+              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC), 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170923v1</w:t>
+                <w:t xml:space="preserve">hal-01223810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising QoE for Scalable Video multicast over WLAN</w:t>
               </w:r>
@@ -11584,217 +11584,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Experience estimation for Adaptive HTTP/TCP video streaming using H.264/AVC</w:t>
+                <w:t xml:space="preserve">From QoS to QoE through perceptual quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Jelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Proc. QEST 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713723v1</w:t>
+                <w:t xml:space="preserve">hal-00771639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From QoS to QoE through perceptual quality</w:t>
+                <w:t xml:space="preserve">Quality of Experience estimation for Adaptive HTTP/TCP video streaming using H.264/AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. QEST 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">CCNC - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771639v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Friendly Video Distribution</w:t>
               </w:r>
@@ -11806,51 +11806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mohamed Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12210,239 +12210,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Experience estimation using frame loss pattern and video encoding characteristics in DVB-H Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+                <w:t xml:space="preserve">QoE-Aware Scheduling for Video-Streaming in High Speed Downlink Packet Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Packet Video Workshop (PV2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790887v1</w:t>
+                <w:t xml:space="preserve">hal-04202844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-Aware Scheduling for Video-Streaming in High Speed Downlink Packet Access</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">Quality of Experience estimation using frame loss pattern and video encoding characteristics in DVB-H Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking Conference (WCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 18th International Packet Video Workshop (PV2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hong Kong, Hong Kong SAR China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04202844v1</w:t>
+                <w:t xml:space="preserve">hal-00790887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportional Resource Partitioning over Shared Wireless Links</w:t>
               </w:r>
@@ -12804,51 +12804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2004 : IEEE international conference on communications, June 20-24, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12876,252 +12876,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
+                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Beijing, Chine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128247v1</w:t>
+                <w:t xml:space="preserve">hal-02128243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
+                <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128243v1</w:t>
+                <w:t xml:space="preserve">hal-02128247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13485,77 +13485,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t>
@@ -13763,51 +13763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Hyouk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14827,51 +14827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gypt-lc9v" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mahore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Jyoti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Patel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poiba Ravi Prasad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Sinha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Poonam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Singh Rathour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intzar Singh Dawar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Uikey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyyne Saffar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Hamideche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3205696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calvaresi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3071646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Picaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyyarpuram Madhusudan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3066579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Diefenbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Both" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-190343" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Shimoda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Taya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Tobe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40860-020-00112-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05440-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Chung Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9386148" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Suleiman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A y Bala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Muhammad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Yakubu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700453" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1100-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.07.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28QG65B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Rasheed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7120043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.06.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2BN62GR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magesh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murugavel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928965" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Gaffney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Robinson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Jenkins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreyev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.064313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyouk Lee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangheon Pack" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.126" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tung" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balakrishnan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benamar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benamar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.03.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-49" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819969" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maignan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4776716" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-013-1021-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miclau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054405" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stora" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hodak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Hirsh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/32001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pachoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054437" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ardenne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.041" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Apel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Arteaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Badea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#228;hren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.09.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175478v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827968v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Philip Venmani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Zarradi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Hamma" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Satheesh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04312153v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588347v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satendra Raj" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryansh Tripathi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10465091" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528130v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830890v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi Morel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954290" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607825v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260470v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi-Morel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144137" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904646v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Gim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_25" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437850v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013508" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011454v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651736" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894719v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngurah Indra Er" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651757" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437854v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanned Amara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881474" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761297" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923547" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121400v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Migliatti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Qawasmeh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lully" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3314124" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861569v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879646v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422757" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894540v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSGTEIS.2018.8709131" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879649v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449752" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191541" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637141v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dridi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809063v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637133v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184757v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rayaprol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kaushik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948110" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467761v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Usbeck" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912864" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01387446v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-&#201;lies Calvier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_31" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857249v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713723v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771639v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Jelassi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797550v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789612v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marienval" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790887v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202844v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506102" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369572v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368685v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368658v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martinez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316312v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogo Amagai" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627050.3630731" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127326v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637129v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanzay Amjad" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421354v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245858v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L Tiwari" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336690v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rr Nemani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03327128v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couturier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024042v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gypt-lc9v" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mahore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Jyoti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Patel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poiba Ravi Prasad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Sinha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Poonam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Singh Rathour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intzar Singh Dawar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Uikey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyyne Saffar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Hamideche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3205696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calvaresi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3071646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Picaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyyarpuram Madhusudan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3066579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Diefenbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Both" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-190343" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Shimoda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Taya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Tobe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40860-020-00112-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05440-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Chung Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9386148" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Suleiman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A y Bala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Muhammad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Yakubu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700453" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1100-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.07.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28QG65B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Rasheed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7120043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.06.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2BN62GR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magesh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murugavel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928965" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Gaffney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Robinson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Jenkins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreyev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.064313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tung" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balakrishnan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyouk Lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangheon Pack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.126" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benamar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benamar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.03.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-49" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819969" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955283v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-013-1021-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maignan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4776716" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miclau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stora" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hodak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Hirsh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/32001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054405" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pachoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054437" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ardenne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.041" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Apel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Arteaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Badea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#228;hren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.09.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175478v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827968v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Philip Venmani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Zarradi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Hamma" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Satheesh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04312153v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588347v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satendra Raj" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryansh Tripathi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316332v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10465091" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316027v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528130v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830890v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi Morel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954290" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607825v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi-Morel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144137" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013508" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Gim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_25" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011454v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651736" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894719v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngurah Indra Er" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651757" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437854v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanned Amara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881474" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761297" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923547" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121400v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Migliatti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Qawasmeh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lully" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3314124" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894540v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSGTEIS.2018.8709131" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906334v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879646v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422757" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861569v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905731v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879649v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449752" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191541" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809063v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637141v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dridi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637133v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184757v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rayaprol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kaushik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948110" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Usbeck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912864" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467761v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01387446v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-&#201;lies Calvier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_31" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857249v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771639v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Jelassi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713723v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797550v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789612v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marienval" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202844v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506102" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790887v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369572v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368685v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368658v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martinez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316312v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogo Amagai" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627050.3630731" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127326v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637129v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanzay Amjad" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421354v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245858v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L Tiwari" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336690v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rr Nemani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03327128v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couturier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024042v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>