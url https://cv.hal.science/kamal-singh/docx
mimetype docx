--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1185,486 +1185,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Question Answering System over the Semantic Web</w:t>
+                <w:t xml:space="preserve">RW-QAnswer: an assisting system for intelligent environments using semantic technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Koichi Shimoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Both</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Akihito Taya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoshito Tobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.421-439. </w:t>
+              <w:t xml:space="preserve">Journal of Reliable Intelligent Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SW-190343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40860-020-00112-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013956v1</w:t>
+                <w:t xml:space="preserve">hal-02968595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RW-QAnswer: an assisting system for intelligent environments using semantic technology</w:t>
+                <w:t xml:space="preserve">SwitchTree: In-network Computing and Traffic Analyses with Random Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichi Shimoda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+                <w:t xml:space="preserve">Jong-Hyouk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reliable Intelligent Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40860-020-00112-3⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue on Data Fusion in the era of Data Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-020-05440-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968595v1</w:t>
+                <w:t xml:space="preserve">hal-02968593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SwitchTree: In-network Computing and Traffic Analyses with Random Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jong-Hyouk Lee</w:t>
+                <w:t xml:space="preserve">Data Analysis for Self-Driving Vehicles in Intelligent Transportation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunhee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsing-Chung Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-020-05440-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2020/9386148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968593v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Analysis for Self-Driving Vehicles in Intelligent Transportation Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Question Answering System over the Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Both</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyunhee Park</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsing-Chung Chen</w:t>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.421-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2020/9386148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SW-190343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486375v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and Multi-domain Adaptive Allocation Algorithms for VNF Forwarding Graph Embedding</w:t>
               </w:r>
@@ -1676,51 +1676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,455 +1774,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AD3-GLaM: A cooperative distributed QoE-based approach for SVC video streaming over wireless mesh networks</w:t>
+                <w:t xml:space="preserve">Molluscicidal Potential of Column Purified Fractions of Allium cepa against Intermediate Host of Urinary Schistosomiasis (Bulinus globosus) in Sokoto, Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Anh Quang Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">J Suleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Rodríguez-Aguilar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A y Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M T Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S Yakubu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Journal of Research in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883634v1</w:t>
+                <w:t xml:space="preserve">hal-05397180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molluscicidal Potential of Column Purified Fractions of Allium cepa against Intermediate Host of Urinary Schistosomiasis (Bulinus globosus) in Sokoto, Nigeria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization and Energy-Efficient Data Routing for Unmanned Aerial Vehicles: Fuzzy-Logic-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A y Bala</w:t>
+                <w:t xml:space="preserve">Fekher Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M T Muhammad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M S Yakubu</w:t>
+                <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Research in Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (4), pp.129 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2018.1700453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397180v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and Energy-Efficient Data Routing for Unmanned Aerial Vehicles: Fuzzy-Logic-Based Approach</w:t>
+                <w:t xml:space="preserve">AD3-GLaM: A cooperative distributed QoE-based approach for SVC video streaming over wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fekher Khelifi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+                <w:t xml:space="preserve">Tran Anh Quang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Atri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Antonio Rodríguez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (4), pp.129 - 133. </w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCOM.2018.1700453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879610v1</w:t>
+                <w:t xml:space="preserve">hal-01883634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Streaming over Ad hoc Networks: a QoE-based Optimal Routing Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh Quang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2269,90 +2269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core Techniques of Question Answering Systems over Knowledge Bases: a Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (3), pp.529-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2528,51 +2528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2999,51 +2999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMCOS: Energy-efficient Mechanism for Multimedia Streaming over Cognitive Radio Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,1558 +3243,1558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01285636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive beam scheduling for scalable video multicast in wireless networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobile Data Offloading: A Host-based Distributed Mobility Management Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Hyouk Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyunhee Park</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangheon Pack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2014.0392⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.20 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2013.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068136v1</w:t>
+                <w:t xml:space="preserve">hal-00914633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the various spin- and orbital-ordering processes on the multiferroic properties of orthovanadate DyVO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (2), pp.024418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Data Offloading: A Host-based Distributed Mobility Management Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Routing protocols in Vehicular Delay Tolerant Networks: A comprehensive survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss El Ouadghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sangheon Pack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MIC.2013.126⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (7), pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2014.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914633v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing protocols in Vehicular Delay Tolerant Networks: A comprehensive survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Cognitive radio for vehicular ad hoc networks (CR-VANETs): approaches and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss El Ouadghiri</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (7), pp.141-158. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2014.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1687-1499-2014-49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986090v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive radio for vehicular ad hoc networks (CR-VANETs): approaches and challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Adaptive beam scheduling for scalable video multicast in wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunhee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">IET Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (16), pp.1167-1169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-1499-2014-49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2014.0392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975502v1</w:t>
+                <w:t xml:space="preserve">hal-01068136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of rare earth on the Mn 3+ spin reorientation in multiferroic Ho 1- x Lu x MnO 3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Mangalam</w:t>
+                <w:t xml:space="preserve">Gigantic magnetic-field-induced polarization and magnetoelectric coupling in a ferrimagnetic oxide CaBaCo 4 O 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4819969⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (17), pp.174403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954055v1</w:t>
+                <w:t xml:space="preserve">hal-01954049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless sensor networks: a survey on recent developments and potential synergies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic and magnetodielectric properties of erbium iron garnet ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11227-013-1021-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.033905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4776716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00955283v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and magnetodielectric properties of erbium iron garnet ceramic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless sensor networks: a survey on recent developments and potential synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (1), pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11227-013-1021-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4776716⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954059v1</w:t>
+                <w:t xml:space="preserve">hal-00955283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gigantic magnetic-field-induced polarization and magnetoelectric coupling in a ferrimagnetic oxide CaBaCo 4 O 7</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Maignan</w:t>
+                <w:t xml:space="preserve">From spin induced ferroelectricity to spin and dipolar glass in a triangular lattice: The CuCr1−xVxO2 (0≤x≤0.5) delafossite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pralong</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203, pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954049v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From spin induced ferroelectricity to spin and dipolar glass in a triangular lattice: The CuCr1−xVxO2 (0≤x≤0.5) delafossite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kumar</w:t>
+                <w:t xml:space="preserve">Role of rare earth on the Mn 3+ spin reorientation in multiferroic Ho 1- x Lu x MnO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Magesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 203, pp.37-43. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (9), pp.094102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4819969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954056v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high intensity $^{6} $He beam for the β-beam neutrino oscillation facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordering process and ferroelectricity in a spinel derived from FeV 2 O 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stora</w:t>
+                <w:t xml:space="preserve">F. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Noah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Hass</w:t>
+                <w:t xml:space="preserve">Y. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/32001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00697265v1</w:t>
+                <w:t xml:space="preserve">hal-04983984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering process and ferroelectricity in a spinel derived from FeV 2 O 4</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Singh</w:t>
+                <w:t xml:space="preserve">A high intensity $^{6} $He beam for the β-beam neutrino oscillation facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Noah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hodak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Simon</w:t>
+                <w:t xml:space="preserve">T.Y. Hirsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bréard</w:t>
+                <w:t xml:space="preserve">M. Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (5), pp.054405. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.32001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/32001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983984v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00697265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic dilution and steric effects in the multiferroic delafossite CuCrO 2</w:t>
               </w:r>
@@ -4806,51 +4806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5269,1490 +5269,1490 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning–Based Semi-Supervised IDS for Medical IoT</w:t>
+                <w:t xml:space="preserve">WIP: Large Language Models for Network Automation: A Hierarchical Retrieval-Augmented Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Harhad</w:t>
+                <w:t xml:space="preserve">Yasmine Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Durand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farouk Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE WoWMoM 2026 27th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555433v1</w:t>
+                <w:t xml:space="preserve">hal-05613494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Representation Learning for Encrypted Application Type Classification in beyond 5G RAN</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Federated Learning–Based Semi-Supervised IDS for Medical IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Harhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2025 - IEEE Consumer Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.1577-1588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014337900004052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771982v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Traffic Engineering in WAN Using Graph Attention Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Marouani</w:t>
+                <w:t xml:space="preserve">Federated Representation Learning for Encrypted Application Type Classification in beyond 5G RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Hamideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Alberi Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications, Wimob 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">CCNC 2025 - IEEE Consumer Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2025, Las Vegas, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698713v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task learning for identifying multi-activity situations and application type from network traffic</w:t>
+                <w:t xml:space="preserve">Advanced Traffic Engineering in WAN Using Graph Attention Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcene Boumhand</w:t>
+                <w:t xml:space="preserve">Sami Marouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+                <w:t xml:space="preserve">Baptiste Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Liewig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2024 - 20th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications, Wimob 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722028v1</w:t>
+                <w:t xml:space="preserve">hal-04698713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing-As-A-Service (TAAS): Over-the-Air Synchronization method for Industrial IoT</w:t>
+                <w:t xml:space="preserve">Multi-task learning for identifying multi-activity situations and application type from network traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Philip Venmani</w:t>
+                <w:t xml:space="preserve">Ahcene Boumhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Zarradi</w:t>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Hamma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+                <w:t xml:space="preserve">Matthieu Liewig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Virtual Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">WiMob 2024 - 20th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827968v1</w:t>
+                <w:t xml:space="preserve">hal-04722028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Environment Detection Using Long Short-Term Memory Autoencoder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing-As-A-Service (TAAS): Over-the-Air Synchronization method for Industrial IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Philip Venmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthika Satheesh</w:t>
+                <w:t xml:space="preserve">Fares Zarradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Hamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Symposium on Networks, Computers and Communications (ISNCC'24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Washington DC (U.S.A), United States</w:t>
+              <w:t xml:space="preserve">IEEE Virtual Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722057v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributing reasoning on WoT edge architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bento</w:t>
+                <w:t xml:space="preserve">User Environment Detection Using Long Short-Term Memory Autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthika Satheesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederique Laforest</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Hamideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Alberi Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International workshop on IoT interoperability and the web of things (IIWOT'24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">The 11th International Symposium on Networks, Computers and Communications (ISNCC'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washington DC (U.S.A), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04312153v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POSTER: Compact Linked Data for Constrained Web of Things Using CBOR-LD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributing reasoning on WoT edge architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Nachabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satendra Raj</w:t>
+                <w:t xml:space="preserve">Alexandre Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryansh Tripathi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International workshop on IoT interoperability and the web of things (IIWOT'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588347v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04312153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Representation Learning for Indoor-Outdoor Detection in beyond 5G networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Line Alberi Morel</w:t>
+                <w:t xml:space="preserve">POSTER: Compact Linked Data for Constrained Web of Things Using CBOR-LD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satendra Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aryansh Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10465091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-04316332v1</w:t>
+                <w:t xml:space="preserve">hal-04588347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization in Industrial IoT: Impact of propagation delay on time error</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Philip Venmani</w:t>
+                <w:t xml:space="preserve">Federated Representation Learning for Indoor-Outdoor Detection in beyond 5G networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Hamideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Alberi Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jahan</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lampur, Malaysia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10465091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04316027v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04316332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Traffic Classification for Detecting Multi-Activity Situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahcene Boumhand</w:t>
+                <w:t xml:space="preserve">Synchronization in Industrial IoT: Impact of propagation delay on time error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Philip Venmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2023 - IEEE Symposium on Computers and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04315939v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04316027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiRoT : un raisonneur incrémental léger pour le Web des Objets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Network Traffic Classification for Detecting Multi-Activity Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Boumhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Liewig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Internet des Objets et Intelligence Artificielle (IoT &amp; IA) Plate-Forme Intelligence Artificielle (PFIA'22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2023 - IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tunis, Tunisia. pp.681-687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC58397.2023.10218297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528130v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04315939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion detection for Softwarized Networks with Semi-supervised Federated Learning</w:t>
+                <w:t xml:space="preserve">FLUIDS: Federated Learning with semi-supervised approach for Intrusion Detection System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
@@ -6770,98 +6770,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839042⟩</w:t>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Los Angeles (virtual), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544099v2</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'intrusions fédérée et semi-supervisée pour l'IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6903,3829 +6903,3781 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle : Internet des Objets et Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04217743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUIDS: Federated Learning with semi-supervised approach for Intrusion Detection System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Muller</w:t>
+                <w:t xml:space="preserve">Indoor-Outdoor Detection using Time Series Classification and User Behavioral Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Hamideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Alberi Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700632⟩</w:t>
+              <w:t xml:space="preserve">WMNC 2022 - 14th IFIP Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Sousse, Tunisia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WMNC56391.2022.9954290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03496518v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor-Outdoor Detection using Time Series Classification and User Behavioral Cognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Alberi Morel</w:t>
+                <w:t xml:space="preserve">Do Arduinos dream of efficient reasoners?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cesar Viho</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMNC 2022 - 14th IFIP Wireless and Mobile Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/WMNC56391.2022.9954290⟩</w:t>
+              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hersonissos, Greece. pp.289-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830890v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Arduinos dream of efficient reasoners?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Intrusion detection for Softwarized Networks with Semi-supervised Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Aouedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_17⟩</w:t>
+              <w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. pp.5244-5249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607825v2</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544099v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement embarqué et distribué pour le Web des Objets : un état de l’art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">LiRoT : un raisonneur incrémental léger pour le Web des Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederique Laforest</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 48-55</w:t>
+              <w:t xml:space="preserve">Journée thématique Internet des Objets et Intelligence Artificielle (IoT &amp; IA) Plate-Forme Intelligence Artificielle (PFIA'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03260470v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Raisonnement embarqué et distribué pour le Web des Objets : un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stream Reasoning Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371975v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03260470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task Deep Learning based Environment and Mobility Detection for User Behavior Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Illyyne Saffar</w:t>
+                <w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMLC 2019 - International Workshop on Machine Learning for Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stream Reasoning Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WiOPT47501.2019.9144137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02113163v1</w:t>
+                <w:t xml:space="preserve">hal-03371975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning based Speed Profiling for Mobile Users in 5G Cellular Networks.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Antoniazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom - IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437850v1</w:t>
+                <w:t xml:space="preserve">hal-02888216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAnswer KG: Designing a Portable Question Answering System over RDF Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Giménez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Both</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Heraklion, Greece. pp.429-445, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Learning based Speed Profiling for Mobile Users in 5G Cellular Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illyyne Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Globecom - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888216v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning with partially labeled Data for Indoor Outdoor Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-task Deep Learning based Environment and Mobility Detection for User Behavior Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illyyne Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651736⟩</w:t>
+              <w:t xml:space="preserve">WMLC 2019 - International Workshop on Machine Learning for Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Avignon, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WiOPT47501.2019.9144137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011454v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-domain non-cooperative VNF-FG embedding: A deep reinforcement learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC4LED: A Hierarchical VDTN Routing for Data Collection in Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngurah Indra Er</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.883-886, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile User Environment Detection using Deep Learning based Multi-Output Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illyyne Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohanned Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMNC 2019 - 12th IFIP Wireless and Mobile Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.16-23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WMNC.2019.8881474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised Deep Learning-based Methods for Indoor Outdoor Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">CityView: A Vehicle Based Image and Data Collection for Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngurah Indra Er</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2019 - IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761297⟩</w:t>
+              <w:t xml:space="preserve">WiMob 2019 : 15th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011449v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CityView: A Vehicle Based Image and Data Collection for Smart Cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Semi-supervised Deep Learning-based Methods for Indoor Outdoor Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illyyne Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2019 : 15th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923547⟩</w:t>
+              <w:t xml:space="preserve">ICC 2019 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shangai, China. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318697v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAnswer: A Question Answering prototype bridging the gap between a considerable part of the LOD cloud and end-users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Migliatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Qawasmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308558.3314124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Strategy for VDTN Data Collection in Smart Cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Machine Learning with partially labeled Data for Indoor Outdoor Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illyyne Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Alberi-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSGTEIS 2018 - International Conference on Smart-Green Technology in Electrical and Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSGTEIS.2018.8709131⟩</w:t>
+              <w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894540v2</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEBS Grand Challenge: A Scalable Framework for Accelerating Situation Prediction over Spatio-temporal Event Streams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Négociation multi-agent « un-à-plusieurs » et mécanismes de coordination pour la gestion de la satisfaction des utilisateurs d'un service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amro Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazan Mualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, hamilton, New Zealand</w:t>
+              <w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906334v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QAAV: Quality of Service-Aware Adaptive Allocation of Virtual Network Functions in Wireless Network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+                <w:t xml:space="preserve">Lessons Learned from a Knowledge-driven Search Application on-top of Large Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tardiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Both</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Visual Interfaces for Big Data Environments in Industrial Applications (VisBIA 2018) Co-located with International Conference on Advanced Visual Interfaces (AVI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Castiglione della Pescaia, Italy. pp.32-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879646v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation multi-agent « un-à-plusieurs » et mécanismes de coordination pour la gestion de la satisfaction des utilisateurs d'un service</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">QAAV: Quality of Service-Aware Adaptive Allocation of Virtual Network Functions in Wireless Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Tran Anh Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861569v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from a Knowledge-driven Search Application on-top of Large Data Sets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+                <w:t xml:space="preserve">Contact Strategy for VDTN Data Collection in Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngurah Indra Er</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Visual Interfaces for Big Data Environments in Industrial Applications (VisBIA 2018) Co-located with International Conference on Advanced Visual Interfaces (AVI 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSGTEIS 2018 - International Conference on Smart-Green Technology in Electrical and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bali, Indonesia. pp.61-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSGTEIS.2018.8709131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905731v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All that Incremental is not Efficient: Towards Recomputation Based Complex Event Processing for Expensive Queries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">DEBS Grand Challenge: A Scalable Framework for Accelerating Situation Prediction over Spatio-temporal Event Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Gillani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">DEBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711120v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A2VF: Adaptive Allocation for Virtual Network Functions in Wireless Access Networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">All that Incremental is not Efficient: Towards Recomputation Based Complex Event Processing for Expensive Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2018 - IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDBT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449752⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01879649v1</w:t>
+                <w:t xml:space="preserve">hal-01711120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WDAqua-core1: A Question Answering service for RDF Knowledge Bases.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+                <w:t xml:space="preserve">A2VF: Adaptive Allocation for Virtual Network Functions in Wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3184558.3191541⟩</w:t>
+              <w:t xml:space="preserve">WoWMoM 2018 - IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2018, Chania, Greece. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905618v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-to-Many Multi-agent Negotiation and Coordination Mechanisms to Manage User Satisfaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yazan Mualla</w:t>
+                <w:t xml:space="preserve">WDAqua-core1: A Question Answering service for RDF Knowledge Bases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3184558.3191541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802513v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Performance of VDTN Routing Protocols with V2X Communications for Data Delivery in Smart Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngurah Indra Er</w:t>
+                <w:t xml:space="preserve">One-to-Many Multi-agent Negotiation and Coordination Mechanisms to Manage User Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amro Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazan Mualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSSS 2017 - 2nd International Workshop on Smart Sensing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Oulu, Finland. pp.1-2</w:t>
+              <w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809063v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question Answering Benchmarks for Wikidata</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637141v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARQLtoUser: Did the question answering system understand me?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Question Answering Benchmarks for Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Dridi</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637139v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPARQLtoUser: Did the question answering system understand me?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t>
+              <w:t xml:space="preserve">ISWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613798v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WDAqua-core0: A Question Answering Component for the Research Community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+                <w:t xml:space="preserve">On the Performance of VDTN Routing Protocols with V2X Communications for Data Delivery in Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngurah Indra Er</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Portoroz, Croatia</w:t>
+              <w:t xml:space="preserve">IWSSS 2017 - 2nd International Workshop on Smart Sensing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Oulu, Finland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637133v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-RoSA: QoE-aware routing for SVC video streaming over ad-hoc networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
+                <w:t xml:space="preserve">WDAqua-core0: A Question Answering Component for the Research Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341209v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction, specific heat and magnetization studies on Nd2CuTiO6</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grid Energy Consumption of Mixed-Traffic Cellular Networks with Renewable Energy Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kumar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAE SOLID STATE PHYSICS SYMPOSIUM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GREENCOMM 2016 : IEEE Online Conference on Green Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Piscataway (Virtual Conference), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184757v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable Approach for Computing Semantic Relatedness using Semantic Web Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Usbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nimes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10753,519 +10705,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid Energy Consumption of Mixed-Traffic Cellular Networks with Renewable Energy Sources</w:t>
+                <w:t xml:space="preserve">Ontology Driven Complex Event Pattern Definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Francois-Élies Calvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREENCOMM 2016 : IEEE Online Conference on Green Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2016 Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rhodes, Greece. pp 522-530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48472-3_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467761v1</w:t>
+                <w:t xml:space="preserve">emse-01387446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Driven Complex Event Pattern Definition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+                <w:t xml:space="preserve">Q-SWiM: QoE-based Routing algorithm for SVC Video Streaming over Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2016 Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48472-3_31⟩</w:t>
+              <w:t xml:space="preserve">Annual International Symposium on Personal and Indoor Mobile Radio Conference (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2016.7794914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01387446v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-SWiM: QoE-based Routing algorithm for SVC Video Streaming over Wireless Mesh Networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutron diffraction, specific heat and magnetization studies on Nd2CuTiO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rayaprol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Symposium on Personal and Indoor Mobile Radio Conference (PIMRC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2016.7794914⟩</w:t>
+              <w:t xml:space="preserve">DAE SOLID STATE PHYSICS SYMPOSIUM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Uttar Pradesh, India. pp.130004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4948110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386166v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Q-RoSA: QoE-aware routing for SVC video streaming over ad-hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t>
+              <w:t xml:space="preserve">Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170923v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering in cognitive radio for multimedia streaming over wireless Sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11297,1825 +11271,1959 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC), 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising QoE for Scalable Video multicast over WLAN</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 24th International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC'2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666496⟩</w:t>
+              <w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930091v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent study of Routing protocols in VANET: Survey and Taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss El Ouadghiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WVNT 2013 : 1st International Workshop on Vehicular Networks and Telematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From QoS to QoE through perceptual quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Optimising QoE for Scalable Video multicast over WLAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunhee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. QEST 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 24th International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.2131-2136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771639v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience estimation for Adaptive HTTP/TCP video streaming using H.264/AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCNC - IEEE Consumer Communications &amp; Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Friendly Video Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From QoS to QoE through perceptual quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Jelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Zhe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Proc. QEST 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753205v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising TCP over cognitive radio networks for trains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">Network Friendly Video Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Mohamed Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2012: 12th International Conference on ITS Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">International Conference on Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797550v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of experience measurement tool for SVC video coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Optimising TCP over cognitive radio networks for trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Marienval</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown</w:t>
+              <w:t xml:space="preserve">ITST 2012: 12th International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789612v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-aware scheduling for video-streaming in high speed downlink packet access</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Quality of experience measurement tool for SVC video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marienval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC'10 : IEEE Wireless Communications &amp; Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523097v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-Aware Scheduling for Video-Streaming in High Speed Downlink Packet Access</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">Quality of Experience estimation using frame loss pattern and video encoding characteristics in DVB-H Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 18th International Packet Video Workshop (PV2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hong Kong, Hong Kong SAR China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202844v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Experience estimation using frame loss pattern and video encoding characteristics in DVB-H Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+                <w:t xml:space="preserve">QoE-Aware Scheduling for Video-Streaming in High Speed Downlink Packet Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Packet Video Workshop (PV2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790887v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional Resource Partitioning over Shared Wireless Links</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">QoE-aware scheduling for video-streaming in high speed downlink packet access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC 2007 Fall : 66th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">WCNC'10 : IEEE Wireless Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369572v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving multimedia streaming over wireless using end-to-end estimation of wireless losses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Proportional Resource Partitioning over Shared Wireless Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2006 Fall : 64th IEEE Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">IEEE VTC 2007 Fall : 66th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368685v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Improvement of multimedia flows by using UDP-Lite and ROHC compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Improving multimedia streaming over wireless using end-to-end estimation of wireless losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Martinez</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Bangkok, Thaïlande</w:t>
+              <w:t xml:space="preserve">VTC 2006 Fall : 64th IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368658v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed behavior for robust header compression over a radio link</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Performance Improvement of multimedia flows by using UDP-Lite and ROHC compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2004 : IEEE international conference on communications, June 20-24, Paris, France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Bangkok, Thaïlande</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127728v1</w:t>
+                <w:t xml:space="preserve">hal-02368658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Proposed behavior for robust header compression over a radio link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
+              <w:t xml:space="preserve">ICC 2004 : IEEE international conference on communications, June 20-24, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2004.1313344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128243v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Beijing, Chine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13125,263 +13233,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving maintainability of calendar-based IoT-driven office with knowledge graph and rule-based reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sogo Amagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International conference on the Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nagoya, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3627050.3630731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04316312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiRoT: A lightweight incremental reasoner for the Web of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2023 du GDR SoC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’intrusions fédérée et semi-supervisée pour l’IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13423,297 +13531,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle PFIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03922716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trill: A reusable Front-End for QA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanzay Amjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Both</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Portoroz, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13723,130 +13831,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless and Mobile Technologies for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Hyouk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hindawi, 2016, Mobile Information Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13856,481 +13964,599 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on Designing New Stilling Basin Model for Dam Pipe Outlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. L Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Approaches in Engineering Research Vol. 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BP International, pp.118-123, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoE-Based Network Selection in Heterogeneous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunhee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelhamid Mellouk; Antonio Cuadra-Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Experience Engineering for Customer Added Value Services: From Evaluation to Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, 2014, 978-1-84821-672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green leaf area and fraction of photosynthetically active radiation absorbed by vegetation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rr Nemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Applications of Satellite Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Federated Intrusion Detection in Medical IoT: Client-Side Feature Learning with Variational Autoencoders vs Autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Harhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards A Simple and Efficient VDTN Routing Protocol for Data Collection in Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngurah Indra Er</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14340,239 +14566,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Multimedia Streaming using Estimation of Wireless losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1792, 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Multimedia Streaming using Estimation of Wireless losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5870, INRIA. 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14582,105 +14808,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Data Driven Intelligent Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université jean Monnet - Saint-Etienne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05024042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId391"/>
+      <w:footerReference w:type="default" r:id="rId396"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14827,51 +15053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gypt-lc9v" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mahore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Jyoti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Patel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poiba Ravi Prasad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Sinha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Poonam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Singh Rathour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intzar Singh Dawar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Uikey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyyne Saffar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Hamideche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3205696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calvaresi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3071646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Picaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyyarpuram Madhusudan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3066579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Diefenbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Both" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-190343" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Shimoda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Taya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Tobe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40860-020-00112-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05440-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Chung Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9386148" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Suleiman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A y Bala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Muhammad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Yakubu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700453" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1100-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.07.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28QG65B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Rasheed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7120043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.06.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2BN62GR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magesh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murugavel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928965" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Gaffney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Robinson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Jenkins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreyev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.064313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tung" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balakrishnan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyouk Lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangheon Pack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.126" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benamar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benamar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.03.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-49" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819969" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955283v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-013-1021-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maignan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4776716" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miclau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stora" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hodak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Hirsh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/32001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054405" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pachoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054437" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ardenne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.041" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Apel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Arteaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Badea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#228;hren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.09.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175478v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827968v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Philip Venmani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Zarradi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Hamma" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Satheesh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04312153v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588347v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satendra Raj" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryansh Tripathi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316332v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10465091" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316027v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528130v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830890v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi Morel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954290" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607825v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi-Morel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144137" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013508" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Gim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_25" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011454v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651736" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894719v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngurah Indra Er" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651757" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437854v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanned Amara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881474" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761297" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923547" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121400v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Migliatti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Qawasmeh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lully" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3314124" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894540v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSGTEIS.2018.8709131" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906334v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879646v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422757" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861569v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905731v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879649v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449752" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191541" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809063v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637141v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dridi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637133v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184757v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rayaprol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kaushik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948110" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Usbeck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912864" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467761v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01387446v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-&#201;lies Calvier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_31" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857249v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771639v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Jelassi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713723v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797550v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789612v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marienval" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202844v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506102" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790887v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369572v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368685v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368658v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martinez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316312v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogo Amagai" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627050.3630731" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127326v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637129v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanzay Amjad" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421354v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245858v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L Tiwari" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336690v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rr Nemani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03327128v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couturier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024042v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gypt-lc9v" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mahore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Jyoti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Patel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poiba Ravi Prasad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Sinha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Poonam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Singh Rathour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intzar Singh Dawar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Uikey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Alberi Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyyne Saffar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Hamideche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2022.3205696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calvaresi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3071646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Picaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyyarpuram Madhusudan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3066579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Shimoda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Diefenbach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Taya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Tobe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40860-020-00112-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05440-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Chung Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9386148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Both" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-190343" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Suleiman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A y Bala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Muhammad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Yakubu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700453" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1100-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.07.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28QG65B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Rasheed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7120043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.06.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2BN62GR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magesh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murugavel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928965" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Gaffney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Robinson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Jenkins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreyev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.064313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyouk Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangheon Pack" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.126" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tung" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balakrishnan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benamar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benamar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.03.024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-49" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maignan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174403" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4776716" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955283v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-013-1021-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miclau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819969" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054405" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stora" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hodak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Hirsh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/32001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pachoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054437" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ardenne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.041" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Apel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Arteaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Badea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#228;hren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.09.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175478v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ouni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mhamdi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771982v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827968v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Philip Venmani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Zarradi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Hamma" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Satheesh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04312153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588347v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satendra Raj" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryansh Tripathi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316332v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10465091" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830890v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi Morel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC56391.2022.9954290" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607825v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260470v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Gim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_25" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437850v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Alberi-Morel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013508" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113163v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOPT47501.2019.9144137" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894719v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngurah Indra Er" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651757" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437854v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanned Amara" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881474" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923547" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761297" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Migliatti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Qawasmeh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lully" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3314124" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011454v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651736" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861569v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905731v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879646v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422757" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894540v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSGTEIS.2018.8709131" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906334v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879649v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449752" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905618v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191541" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637141v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637139v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dridi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809063v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637133v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467761v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Usbeck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912864" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01387446v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-&#201;lies Calvier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_31" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184757v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rayaprol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kaushik" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948110" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857249v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713723v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771639v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Jelassi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797550v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789612v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marienval" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790887v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202844v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506102" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369572v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368685v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368658v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martinez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04316312v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogo Amagai" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627050.3630731" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127326v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637129v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanzay Amjad" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421354v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245858v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L Tiwari" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336690v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rr Nemani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244887v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03327128v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couturier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024042v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>