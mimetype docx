--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -914,50 +914,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le microcrédit est-il le faux nez du néolibéralisme ? La microfinance et les femmes pauvres : état du débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (238), pp.217-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.2387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'urbanisation : des megacities aux villages urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -966,299 +1057,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 355 (Numéro spécial Villes indiennes), pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crédit des femmes et l’avenir des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Défis Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.38-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux économiques de l'après-tsunami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie &amp; Humanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 375, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00526035v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05209409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux politiques de l’hindouisme dans l’Inde actuelle</w:t>
               </w:r>
@@ -2437,51 +2437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporting women empowerment from India to Africa? Reflections based on the case study of the African expansion of Indian NGO Barefoot College</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2759,303 +2759,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01863271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Féminisation du travail et nouvelles pratiques spatiales en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude L’Union indienne : enjeux et défis d’une puissance émergente, ESPE/Faculté de géographie/IEP de Strasbourg, Université de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Resilience and Water Issues : the Case of an Industrial Cluster in Tamil Nadu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Urban Waters ARCUS Workshop, Pithavadian Hall, School of Architecture &amp; Planning, Anna University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Chennai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités de genre en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, auditorium, Alliance française de Pondichery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pondichery, Inde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Local economic development and social changes in small towns, the case of an old industrial cluster town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAS 10-IIAS conference, Panel "Beyond metropolis : alternative urban Asia", held at ,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02888418v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-02632832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la résilience économique urbaine le cas d’une ville industrielle du cuir en Inde du Sud</w:t>
               </w:r>
@@ -3179,51 +3179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des évolutions de la notion d’empowerment entre appropriation et instrumentalisation – illustrations indiennes et camerounaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3544,178 +3544,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00474112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Urbanization of What?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging Urban Transformation (Urban Geography Commission - International Geographical Union)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Hyderabad, India. pp.135-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mondialisation, activités économiques et nouveaux rapports de genre : des exemples en Inde du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Genre en mouvement, Conflits, négociations, recompositions, UMR Ades- CNRS, Université de Bordeaux, Bordeaux, 30 sept-2 oct 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00474308v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00421218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial activities, circular mobilities and new gender identity. The example of a small industrialised city in South India</w:t>
               </w:r>
@@ -5344,50 +5344,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genre et marché du travail en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maruani M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et genre dans le monde : l'état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte Editions, 2013, 9782707174567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genre et Géographie : du questionnement à l'évidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5400,130 +5473,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kamala Marius et Yves Raibaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et Construction de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, p.15 à 24, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839741v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03097422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo-bondage, Seasonal Migration, and Job Brokers: Cane Cutters in Tamil Nadu</w:t>
               </w:r>
@@ -6752,51 +6752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Niwese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.420.0038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Ange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449626.2019.1582554" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.236.0137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.038.0193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24798" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.671.0028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hofmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hoffmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Virmani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ersilia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Mekrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Vasudevan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edinam Kola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Wayack Pamb&#232;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Addy Mosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Karm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.4663" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchao Jiang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/je-travaille-donc-je-suis--9782707199706.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142002v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augendra Bhukhut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hofmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brangenberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rombach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kirk- Jensen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020731418772465" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114952v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570111v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Niwese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.420.0038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Ange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449626.2019.1582554" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.236.0137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.038.0193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24798" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.671.0028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hofmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2387" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hoffmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Virmani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ersilia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Mekrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Vasudevan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edinam Kola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Wayack Pamb&#232;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Addy Mosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Karm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.4663" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchao Jiang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/je-travaille-donc-je-suis--9782707199706.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142002v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augendra Bhukhut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hofmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brangenberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rombach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kirk- Jensen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020731418772465" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114952v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570111v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>