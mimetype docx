--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1314,366 +1314,435 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'assimilation aux trajectoires individuelles : les Pondichériens depuis le fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences du la Faculté des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Apr 2026, Saint Denis De La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’expérience migratoire des « renonçants » pondichériens dans l’empire colonial français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa-Asia Conference-Festival 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Cheikh Anta Diop; Collective Africa-Southeast Asia Platform (CASAP); International Institute for Asian Studies (IIAS), Jun 2025, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Women’s Work and Gender Inequalities in Globalized India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Sciences Po South Asia Program. Inequalities in South Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERI - SciencesPo, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Inde. Situation, prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference de l'Association des Auditeurs de l'IHEDN Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHEDN, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Pondichéry à Puducherry : de la ville-comptoir à la smart city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International et Transdisciplinaire : Villes d’Asie : entre imaginaire et réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D2iA, La Rochelle Université; RÉMÉLICE, Université d’Orléans; GIS Asie, Oct 2025, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily work mobility and gender inequalities in the urban periphery of a smart city: the case study of Pondicherry smart city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1689,634 +1758,634 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Urban Transformations and Marginalisation in Contemporary India: Social Practices and Cultural Representations, Strasbourg, 14–15 février 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MISHA (Maison interuniversitaire des sciences de l’homme – Alsace), Feb 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diasporas indiennes en France : le cas des Pondichériens, une diaspora ancienne et singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School of Humanities Seminar, Pondichery, 16 octobre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, School of Humanities Department of French - Pondichery University, Oct 2024, Pondichery, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : approches croisées genre et espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ersilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Mekrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Genre et espaces publics, regards méthodologiques partagés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Géographie Francophone, Oct 2024, Nogent-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'ancien comptoir français à la smart city indienne : Héritage colonial, et défis du développement durable à Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. La francophonie en Inde : enseignements/apprentissages, multilinguisme, représentations et diasporas, Pondichery, 9-11 septembre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pondichéry; Université Bordeaux-Montaigne; FrancophoNeA - Réseau de Recherche Néo-Aquitain sur les francophonies, Sep 2024, Pondichery, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences from the field : Pondicherry’s Smart city mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Interrogations of the Digital Urban in India A Pedagogic Approach. Workshop, Hyderabad, 19 juillet 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Liberal Arts - IIT Hyderabad, Jul 2023, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tech for travel-smart mobility in Hyderabad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Vasudevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart City, A Digital Transformation in Terms of Governance, Habitat &amp; Mobilities. A comparative approach Europe &amp; India. Hybrid Workshop, Hyderabad, 8-9 novembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Nouvelle Aquitaine; Les Afriques dans le Monde - Sciences Po Bordeaux; Centre Emile Durkheim - Sciences Po Bordeaux; Alliance Française Hyderabad; Bordeaux Métropole, Nov 2022, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde. Actualités de l'approche genre dans les études universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edinam Kola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Addy Mosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École doctorale internationale "Ecrire le genre dans les sciences sociales", Nogent sur Marne, 5-6 janvier 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne; UMR Développement et Sociétes; IEDES - Institut d'Etudes du Développement de la Sorbonne; UniTwin-Chaire Unesco, Jan 2022, Nogent sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart cities and the challenges of urbanization in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 CAUS Colloquium Series 2-7. Smart cities and the challenges of urbanization in India, Séoul, 11 avril 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séoul National University Asia Center, Apr 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart mobilites and gender issues, the case of a medium town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2332,375 +2401,375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart City, A Digital Transformation in Terms of Governance, Habitat &amp; Mobilities. A comparative approach Europe &amp; India. Hybrid Workshop, Hyderabad, 8-9 novembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Nouvelle Aquitaine, Les Afriques dans le Monde - Sciences Po Bordeaux, Centre Emile Durkheim - Sciences Po Bordeaux, Alliance Française Hyderabad, Bordeaux Métropole, Nov 2022, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster industriel et résilience urbaine : un cas en Inde du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCCASU4 - 4th International Conference on Canadian, Chinese and African Sustainable Urbanization, Montréal, Density, Diversity, and Mobility: The City in an Era of Cascading Risks, 28 - 31 Juillet 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UN-Habitat; Mc Gill University (Montréal); University of Ottawa; Carleton University (Ottawa), Jul 2021, En distanciel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporting women empowerment from India to Africa? Reflections based on the case study of the African expansion of Indian NGO Barefoot College</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Karm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Western Actors in Africa: Interests, Conflicts and Agency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aegis / Collaborative Research Group (CRG) African Politics and International Relations Africa-Europe Group for Interdisciplinary Studies., Jan 2021, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03615748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des femmes en Inde et émancipation : l’évolution paradoxale d’une société patriarcale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et émancipation. 2e Congrès international de l’Institut du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modératrice Panel Education and Emancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Convention on Asian Scholars (ICAS 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Leiden, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce équitable améliore-t-il les conditions de vie et de travail des femmes ? Une analyse dans le secteur du textile dans le Sud de l’Inde (Pondichéry et Auroville)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2729,487 +2798,487 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Journées du Développement de l’Association Tiers Monde « L’émergence en question. Marqueurs et dynamiques du développement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01863271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisation du travail et nouvelles pratiques spatiales en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude L’Union indienne : enjeux et défis d’une puissance émergente, ESPE/Faculté de géographie/IEP de Strasbourg, Université de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Resilience and Water Issues : the Case of an Industrial Cluster in Tamil Nadu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Urban Waters ARCUS Workshop, Pithavadian Hall, School of Architecture &amp; Planning, Anna University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités de genre en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence, auditorium, Alliance française de Pondichery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Pondichery, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local economic development and social changes in small towns, the case of an old industrial cluster town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAS 10-IIAS conference, Panel "Beyond metropolis : alternative urban Asia", held at ,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02888418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la résilience économique urbaine le cas d’une ville industrielle du cuir en Inde du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire, UMR Pacte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Intersectionality of Social Relations in Postcolonial India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Feminist Geographies and Intersectionality: Places, Identities and Knowledges, Geography and Gender Research Group, Department of Geography, Universitat Autònoma de Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des évolutions de la notion d’empowerment entre appropriation et instrumentalisation – illustrations indiennes et camerounaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3225,362 +3294,362 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the International Conference on «Genre et globalisation circulations, mobilisations, cadres d’actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention à la Table ronde 3 : Travail, genre et émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Je travaille donc je suis. Le MAGE a 20 ans, La Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters de villages de métier et d'entreprises : économies d'échelles, bassins de main-d'oeuvre et gouvernance environnementale (comparaison Inde Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 5ème Congrès du Réseau Asie Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national des langues et civilisations orientales, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and social changes of a small town in India : the case of an industrial cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the international conference "Aux frontières de l’urbain" held at Avignon, France, from 22nd-24th January 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03103212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microfinance, acteur d'empowerment ou cheval de Troie de la mondialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Le genre globalisé : cadres d'actions et mobilisations en débats, Genre et travail dans la globalisation économique, EHESS, Paris, 16 février 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00474112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Urbanization of What?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3596,189 +3665,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Urban Transformation (Urban Geography Commission - International Geographical Union)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Hyderabad, India. pp.135-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation, activités économiques et nouveaux rapports de genre : des exemples en Inde du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Genre en mouvement, Conflits, négociations, recompositions, UMR Ades- CNRS, Université de Bordeaux, Bordeaux, 30 sept-2 oct 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00474308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial activities, circular mobilities and new gender identity. The example of a small industrialised city in South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gendered cities; identities, activities, networks – a life course approach, Seminar of the Commission on Gender and Geography of the International Geographical Union, The Home of Geography Villa Celimontana, Rome, May 30-31 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00474304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3788,698 +3857,698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Inde, une puissance vulnérable (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal, 180 p., 2021, 978-2-7495-3777-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Inde, une puissance vulnérable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">172 p., 2018, 978-2-7495-3777-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités de genre en Inde : regard au prisme des études postcoloniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 300 p., 2016, 9782811111823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union indienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BREAL. 2015, Amphi Géographie, 978-2-7495-3443-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+                <w:t xml:space="preserve">hal-01284657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et Construction de la Géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine, 238 p., 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.msha.4663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La microfinance en Asie. Entre traditions et innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Servet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuchao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, pp.228, 2005, Tropiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Inde, population et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky. Ellipses, 2002, Carrefours de Géographie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Inde,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">BREAL. 2015, Amphi Géographie, 978-2-7495-3443-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, pp.270, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...381 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4489,1084 +4558,1084 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et fractures urbaines dans les mondes indiens : héritages et recompositions contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Coudrier; Erwan Le Goff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes indiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782384280926</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlande</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05519254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique culturelle et sociale dans les mondes indiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Coudrier; Erwan Le Goff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes indiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782384280926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre une femme en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick De Jacquelot, Christophe Z. Guilmoto, Sabine Jansen La Documentation Française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Inde : une puissance singulière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 106, 2021, Questions Internationales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking the intersectionality of socio-spatial relations in postcolonial India, the case study of a small industrial town in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Divya Upadhyaya Joshi; Hiromi Tanaka; Chompoonuh K. Perpoonwiwat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gendered cityscapes, gender identity, equity and marginalization in urban India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 9788131611142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Inde, un géant démographique aux pieds d’argile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Libourel E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations et inégalités dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.148-158, 2020, Clefs Concours - Géographie, 978-2-35030-670-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, travail et empowerment. Un exemple en Inde du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margaret Maruani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je travaille, donc je suis. Perspectives féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.228-237, 2018, Recherches, 9782707199706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02143692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice « Sri Lanka, le spectre des violences intercommunautaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du monde 2018 : géopolitique, géoéconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 978-2-200-62003-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice « Démonétisation et résilience »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du monde 2018 : géopolitique, géoéconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 978-2-200-62003-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Route of an Indo-French Feminist Geographer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rekha Pande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women’s Studies Narratives: Travails and Triumphs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Women Press, pp.182-193, 2016, 978-81-89110-44-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02142002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost; Laurent Carroué; Sébastien Colin; Christian Girault; Anne-Lise Humain-Lamoure; Olivier Sanmartin; David Teurtrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du monde 2016 : géopolitique, géoéconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2015, 978-2-200-61264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Bangladesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost [et al.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du monde‎ : géoéconomie-géopolitique 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-200-29303-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Colin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03042827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et marché du travail en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maruani M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et genre dans le monde : l'état des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte Editions, 2013, 9782707174567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et Géographie : du questionnement à l'évidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kamala Marius et Yves Raibaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et Construction de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, p.15 à 24, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo-bondage, Seasonal Migration, and Job Brokers: Cane Cutters in Tamil Nadu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augendra Bhukhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5585,365 +5654,365 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editors, Jan Breman, Isabelle Guérin &amp; Aseem Prakash. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">India’s Unfree Workforce: Of Bondage Old and New</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, p. 233-258, 2009, ISBN: 978-0195698466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité d'intégrer l'outil genre dans les interventions de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granié, Anne-Marie ; Guétat-Bernard, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, Presses Universitaires du Mirail, Toulouse, pp.108-125, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail industriel, mobilités socio-spatiales et nouvelle identité de genre. L'exemple d'un district industriel en Inde du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arlaud S., Jean Y. et Royoux D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural-urbain : nouveaux liens, nouvelles frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, sous presse, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités de travail et reconstruction des rapports de genre. Un exemple dans une vallée industrialisée du Sud de l'Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brangenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capron, Guénola; Cortès, Geneviève; Guétat-Bernard, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens et lieux de la mobilité. Ces autres territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.45-62, 2005, Mappemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00477174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, mobilités et espace de vie au féminin dans une petite ville industrielle du Sud de l'Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François Rabelais, Tours, pp.225, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5953,463 +6022,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Ranipet à Mumbai : les visages méconnus des villes indiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rombach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kirk- Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rombach</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">hal-04796971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du clan maternel, s’épanouissent les Khasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inde : démonétisation et résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images Econonomiques du Monde 2019, Géopolitique, Géoéconomie, Armand Colin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0020731418772465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0020731418772465⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02570099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autonomisation lente mais réelle des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.33-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Aadhaar (&amp;quot;fondation en hindi): la plus vaste opération d'enregistrement multibiométrique du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images Economiques du Monde, Géopolitique, Géoéconomie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde indien : populations et espaces Les inégalités de genre en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6419,51 +6488,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Urban Economic Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6472,73 +6541,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better appraisal of urbanization in India: A fresh look at the landscape of morphological agglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6547,65 +6616,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6752,51 +6821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Niwese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.420.0038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Ange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449626.2019.1582554" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.236.0137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.038.0193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24798" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.671.0028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hofmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2387" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hoffmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Virmani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ersilia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Mekrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Vasudevan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edinam Kola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Wayack Pamb&#232;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Addy Mosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Karm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.4663" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchao Jiang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/je-travaille-donc-je-suis--9782707199706.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142002v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augendra Bhukhut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hofmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brangenberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rombach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kirk- Jensen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020731418772465" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114952v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570111v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Niwese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.420.0038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Ange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449626.2019.1582554" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.236.0137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.038.0193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24798" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.671.0028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hofmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2387" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hoffmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Virmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ersilia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Mekrini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796915v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Vasudevan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edinam Kola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Wayack Pamb&#232;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Addy Mosso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Karm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474304v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raibaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.4663" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchao Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/je-travaille-donc-je-suis--9782707199706.htm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042827v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augendra Bhukhut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hofmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brangenberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rombach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kirk- Jensen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020731418772465" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570111v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>