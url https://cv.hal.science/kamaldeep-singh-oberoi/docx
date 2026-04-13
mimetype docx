--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -302,383 +302,292 @@
                 <w:t xml:space="preserve">⟨10.1007/s10044-023-01145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...89 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalisation in Mobility-as-a-Service: Where We Are and How to Move Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Vehicle Technology and Intelligent Transport Systems (VEHITS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCITEPRESS, May 2024, Angers (France), France. pp.352-360, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012687100003702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving personalisation of MaaS tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Parenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Parenty</w:t>
+                <w:t xml:space="preserve">Pratik Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ITS European Congress (2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based Pattern Detection in Spatio-Temporal Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -694,73 +603,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Spatial Analysis and Geomatics Conference (SAGEO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, La Rochelle (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a qualitative spatial model for road traffic in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -792,92 +701,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, Yokohama, Japan. pp.1724-1729, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Road Traffic Takes Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -909,92 +818,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 10th International Conference on Geographic Information Science (GIScience 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Melbourne, Australia. pp.52:1--52:7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.GIScience.2018.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Modeling of Urban Road Traffic Using Graph Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1026,70 +935,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Spatial Analysis and GEOmatics (SAGEO) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France. pp.264-277, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1006677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1099,154 +1008,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive radio for high speed railway through dynamic and opportunistic spectrum reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Masson</w:t>
+                <w:t xml:space="preserve">Ali Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Transport Research Arena (TRA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. , pp.1-10, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1256,117 +1165,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling realistic human behavior using generative agents in a multimodal transport system: Software architecture and Application to Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Dung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1376,151 +1285,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project VILAGIL-MaaS: literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsy Kaddoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsy Kaddoum</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRIT/RR–2022–06–FR, IRIT : Institut de Recherche Informatique de Toulouse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1530,185 +1439,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal modeling of urban road traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Normandie Université, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NORMR075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02438498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Modeling of Urban Road Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modeling and Simulation. Université de Rouen Normandie, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02446991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1776,51 +1685,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F75E0FF"/>
+    <w:nsid w:val="94D3EBA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2007,51 +1916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamaldeep-singh-oberoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0334-3055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241725909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.377-400" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012687100003702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Parenty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Rai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317644" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.52" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1006677" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalakech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02438498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMR075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02446991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamaldeep-singh-oberoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0334-3055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241725909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012687100003702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Parenty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Rai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317644" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.52" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1006677" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalakech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Vu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02438498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMR075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02446991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>