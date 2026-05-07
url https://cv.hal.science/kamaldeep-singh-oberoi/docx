--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -1685,51 +1685,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94D3EBA9"/>
+    <w:nsid w:val="2A07E45C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>