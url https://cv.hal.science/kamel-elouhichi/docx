--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -407,655 +407,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of fertilizer subsidy reform options in Iran: an assessment using a Regional Crop Programming model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of agricultural taxation in Sub‐Saharan Africa: Insights from agricultural produce cess in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Aghabeygi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+                <w:t xml:space="preserve">Aymeric Ricome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-based and Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.55-73. </w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/bae-10981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/agec.12704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738928v1</w:t>
+                <w:t xml:space="preserve">hal-03595726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of agricultural taxation in Sub‐Saharan Africa: Insights from agricultural produce cess in Tanzania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of fertilizer subsidy reform options in Iran: an assessment using a Regional Crop Programming model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Aghabeygi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Ricome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Bio-based and Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.55-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/agec.12704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36253/bae-10981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595726v1</w:t>
+                <w:t xml:space="preserve">hal-03738928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling agricultural risk in a large scale positive mathematical programming model</w:t>
+                <w:t xml:space="preserve">EU‐Wide Impacts of the 2013 CAP Direct Payments Reform: A Farm‐Level Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván Arribas</w:t>
+                <w:t xml:space="preserve">Maria Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Perni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Vila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
+                <w:t xml:space="preserve">Pavel Ciaian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Economics and Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.2-32. </w:t>
+              <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (4), pp.695-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJCEE.2020.104136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aepp/ppz021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623168v1</w:t>
+                <w:t xml:space="preserve">hal-02622904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm Level Impacts of Trade Liberalisation and CAP Removal Across EU: An Assessment using the IFM-CAP Model</w:t>
+                <w:t xml:space="preserve">Modelling agricultural risk in a large scale positive mathematical programming model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Ciaian</w:t>
+                <w:t xml:space="preserve">Iván Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Perni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Espinosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angel Perni</w:t>
+                <w:t xml:space="preserve">José Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The German Journal of Agricultural Economics (GJAE) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (2), pp.108-126. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Economics and Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30430/69.2020.2.108-126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJCEE.2020.104136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713353v1</w:t>
+                <w:t xml:space="preserve">hal-02623168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU‐Wide Impacts of the 2013 CAP Direct Payments Reform: A Farm‐Level Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Farm Level Impacts of Trade Liberalisation and CAP Removal Across EU: An Assessment using the IFM-CAP Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Ciaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Perni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavel Ciaian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (4), pp.695-715. </w:t>
+              <w:t xml:space="preserve">The German Journal of Agricultural Economics (GJAE) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (2), pp.108-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aepp/ppz021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30430/69.2020.2.108-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622904v1</w:t>
+                <w:t xml:space="preserve">hal-02713353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic impacts of CAP greening: application of an EU-wide individual farm model for CAP analysis (IFM-CAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Ciaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Perni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1128,64 +1128,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the crop diversification measure impact EU farmers’ decisions? An assessment using an Individual Farm Model for CAP Analysis (IFM-CAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Ciaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth Colen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,527 +1429,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating input allocation from heterogeneous data sources: a comparison of alternative estimation approaches</w:t>
+                <w:t xml:space="preserve">Impact of EU biofuel policies on the French arable sector: A micro-level analysis using global market and farm-based supply models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Butault</w:t>
+                <w:t xml:space="preserve">Hugo H. Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (2), pp.83-102</w:t>
+              <w:t xml:space="preserve">Review of Agricultural and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (3), pp.233-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000322v1</w:t>
+                <w:t xml:space="preserve">hal-01000378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of EU biofuel policies on the French arable sector: A micro-level analysis using global market and farm-based supply models</w:t>
+                <w:t xml:space="preserve">Estimating input allocation from heterogeneous data sources: a comparison of alternative estimation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Valin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Butault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 93, pp.233-272</w:t>
+              <w:t xml:space="preserve">Agricultural Economics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.83-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201253v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of EU biofuel policies on the French arable sector: A micro-level analysis using global market and farm-based supply models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo H. Valin</w:t>
+                <w:t xml:space="preserve">Hugo Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural and Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 93 (3), pp.233-272</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93, pp.233-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000378v1</w:t>
+                <w:t xml:space="preserve">hal-01201253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of the Nitrate Directive on farming systems using a bio-economic modelling chain</w:t>
+                <w:t xml:space="preserve">Tarification de l'eau d'irrigation et durabilité des systèmes de production : cas du bassin versant d'Oum Zessar, Sud-Est de la Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Louhichi</w:t>
+                <w:t xml:space="preserve">Houcine H. Jeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mongi M. Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.50-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186937v1</w:t>
+                <w:t xml:space="preserve">hal-01000718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarification de l'eau d'irrigation et durabilité des systèmes de production : cas du bassin versant d'Oum Zessar, Sud-Est de la Tunisie</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the impact of the Nitrate Directive on farming systems using a bio-economic modelling chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mouratiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (2), pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2010.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000718v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic bio-economic farm model for environmental and economic assessment of agricultural systems</w:t>
               </w:r>
@@ -2063,273 +2063,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-economic modelling of soil erosion externalities and policy options: a Tunisian case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Common Agricultural Policy–Water Framework Directive interactions and cost-effectiveness of measures to reduce nitrogen pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairistiona Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioeconomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10818-010-9082-9⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (10), pp.2689-2697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2010.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172955v1</w:t>
+                <w:t xml:space="preserve">hal-01172943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Common Agricultural Policy–Water Framework Directive interactions and cost-effectiveness of measures to reduce nitrogen pollution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graham Russell</w:t>
+                <w:t xml:space="preserve">Bio-economic modelling of soil erosion externalities and policy options: a Tunisian case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cairistiona Topp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominic Moran</w:t>
+                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bioeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.145-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10818-010-9082-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2010.216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01172943v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FSSIM, a bio-economic farm model for simulating the response of EU farming systems to agricultural and environmental policies</w:t>
               </w:r>
@@ -2443,401 +2443,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology to translate policy assessment problems into scenarios: the example of the SEAMLESS integrated framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ewert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 12 (5), pp.546-561. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.02.005⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.619-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192753v1</w:t>
+                <w:t xml:space="preserve">hal-02267676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to translate policy assessment problems into scenarios: the example of the SEAMLESS integrated framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Ewert</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 12 (5), pp.619-630. </w:t>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.546-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267676v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a crop-farm-indicators modelling chain to assess the impact of the EU nitrate directive in the Midi Pyrenees region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (3S), pp.41-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2884,51 +2884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique de l’environnement et spécificités de la production agricole : pour une modélisation agro-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2960,256 +2960,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La PAC : Une analyse de la réforme récente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic model to analyse the bio-technical and socio-economic interactions in dairy farming systems on the Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Henry de Frahan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+                <w:t xml:space="preserve">Véronique Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Polomé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Economiques (Université Catholique de Louvain)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (5), pp.363-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650889v1</w:t>
+                <w:t xml:space="preserve">hal-00889937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model to analyse the bio-technical and socio-economic interactions in dairy farming systems on the Réunion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La PAC : Une analyse de la réforme récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Henry de Frahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alary</w:t>
+                <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Grimaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guido Van Huylenbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards Economiques (Université Catholique de Louvain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19, pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889937v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' amélioration de l'efficience de l'irrigation pour une économie d'eau: cas d'un périmètre irrigué en Tunisie</w:t>
               </w:r>
@@ -3420,151 +3420,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production agricole, Environnement et Politiques publiques : une analyse par la modélisation</w:t>
+                <w:t xml:space="preserve">Production agricole, environnement et politiques publiques : une analyse par la modélisation agro-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lille, 2023</w:t>
+              <w:t xml:space="preserve">Economies et finances. Université de Lille, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03988315v1</w:t>
+                <w:t xml:space="preserve">tel-05515062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production agricole, environnement et politiques publiques : une analyse par la modélisation agro-économique</w:t>
+                <w:t xml:space="preserve">Production agricole, Environnement et Politiques publiques : une analyse par la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economies et finances. Université de Lille, 2023</w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lille, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05515062v1</w:t>
+                <w:t xml:space="preserve">tel-03988315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3772,77 +3772,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3956,515 +3956,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop-farm-indicators modelling chain to assess farmer’s decision in response to socio-economic scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Impact assessment of policy changes on the arable sector using the FSSIM model : case study of the Zachodniopomorskie NUTS2 region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Majewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Was</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Flichman</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mouratiadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.442-443</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.484-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192596v1</w:t>
+                <w:t xml:space="preserve">hal-02267650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop farm indicators modelling chain to assess farmer's decision in response to socio-economic scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A crop-farm-indicators modelling chain to assess farmer’s decision in response to socio-economic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wery</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755375v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A crop farm indicators modelling chain to assess farmer's decision in response to socio-economic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192752v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of policy changes on the arable sector using the FSSIM model : case study of the Zachodniopomorskie NUTS2 region</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.484-485</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267650v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A farm based model to test the suitability of new cotton cropping systems with farmers in Mali</w:t>
               </w:r>
@@ -4502,51 +4502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Methodologies for integrated analysis of farm productions systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4597,569 +4597,569 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subvention des intrants agricoles au Sénégal : Analyse comparative de trois modes d’interventions à l’aide d’un modèle de ménage agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impacts of agricultural produce cess (tax) reform options in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ricome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EUR 30238 FR, Publications Office of the European Union, Luxembourg. 2020, JRC120454, 52p</w:t>
+              <w:t xml:space="preserve">[Research Report] EUR 30149 EN, Publications Office of the European Union, Luxembourg. 2020, JRC116791, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966102v1</w:t>
+                <w:t xml:space="preserve">hal-02535711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of agricultural produce cess (tax) reform options in Tanzania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling Farm-household Livelihoods in Developing Economies Insights from three country case studies using LSMS-ISA data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ricome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] EUR 30149 EN, Publications Office of the European Union, Luxembourg. 2020, JRC116791, 52 p</w:t>
+              <w:t xml:space="preserve">EUR 30112 EN, Publications Office of the European Union, Luxembourg. 2020, JRC118822, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535711v1</w:t>
+                <w:t xml:space="preserve">hal-02544905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Farm-household Livelihoods in Developing Economies Insights from three country case studies using LSMS-ISA data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subvention des intrants agricoles au Sénégal : Analyse comparative de trois modes d’interventions à l’aide d’un modèle de ménage agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ricome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUR 30238 FR, Publications Office of the European Union, Luxembourg. 2020, JRC120454, 52p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tillie</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02544905v1</w:t>
+                <w:t xml:space="preserve">hal-03966102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts ex-ante de la Petite Irrigation au Niger : Analyse des effets micro-économiques à l'aide d'un modèle de ménage agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaling the productivity performance of the Agricultural Commercialization Cluster Initiative in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Gómez y Paloma</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] EUR 29836 FR, Publications Office of the European Union, Luxembourg. 2019, pp.JRC115744</w:t>
+                <w:t xml:space="preserve">Umed Temursho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Colen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] JRC117562, Union Européenne; Joint Research Center. 2019, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790381v1</w:t>
+                <w:t xml:space="preserve">hal-02790390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling the productivity performance of the Agricultural Commercialization Cluster Initiative in Ethiopia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts ex-ante de la Petite Irrigation au Niger : Analyse des effets micro-économiques à l'aide d'un modèle de ménage agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umed Temursho</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] JRC117562, Union Européenne; Joint Research Center. 2019, pp.96</w:t>
+                <w:t xml:space="preserve">Sergio Gómez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] EUR 29836 FR, Publications Office of the European Union, Luxembourg. 2019, pp.JRC115744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790390v1</w:t>
+                <w:t xml:space="preserve">hal-02790381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture attelée dans le bassin cotonnier en Côte d'Ivoire : Analyse et modélisation des impacts d'un programme de relance de la culture attelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gómez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] EUR 29429 FR, Publications Office of the European Union, Luxembourg. 2018, JRC111027, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5194,64 +5194,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EU-Wide Individual Farm Model for Common Agricultural Policy Analysis (IFM-CAP v.1): Economic Impacts of CAP Greening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Ciaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Perni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,51 +5316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture de la Côte d’Ivoire à la loupe: Etats des lieux des filières de production végétales et animales et revue des politiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,51 +5408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm level modelling of CAP: a methodological overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Ciaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Espinosa Goded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,271 +5590,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of FSSIM in two Test Case regions to assess agro-environmental policies at farm and regional level.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Application of FSSIM in two test case regions to assess agro-environmental policies at farm and regional level. PD 6.3.2.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2008</w:t>
+              <w:t xml:space="preserve">[Research Report] PD 6.3.2.2, CIHEAM-IAMM; INRA; CIRAD; IER. 2008, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824472v1</w:t>
+                <w:t xml:space="preserve">hal-02482782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of FSSIM in two test case regions to assess agro-environmental policies at farm and regional level. PD 6.3.2.2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Application of FSSIM in two Test Case regions to assess agro-environmental policies at farm and regional level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Flichman</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PD 6.3.2.2, CIHEAM-IAMM; INRA; CIRAD; IER. 2008, pp.67</w:t>
+              <w:t xml:space="preserve">[Technical Report] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02482782v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d'un modèle économique dynamique à l'analyse prospective des systèmes d'élevage laitiers à la Réunion</w:t>
               </w:r>
@@ -5892,51 +5892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de coopération internationale en recherche agronomique pour le développement (CIRAD). 2004, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6109,51 +6109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6204,251 +6204,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic template for FSSIM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of all FSSIM components within SEAMLESS-IF and a stand alone graphical user interface for FSSIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blanco Fonseca</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A. Kanellopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen University</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.80, 2009, 978-90-8585-125-7</w:t>
+                <w:t xml:space="preserve">E. Meuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">s.e.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, pp.59, 2009, SEAMLESS Report</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192775v1</w:t>
+                <w:t xml:space="preserve">hal-02192763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of all FSSIM components within SEAMLESS-IF and a stand alone graphical user interface for FSSIM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generic template for FSSIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.80, 2009, 978-90-8585-125-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kanellopoulos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02192763v1</w:t>
+                <w:t xml:space="preserve">hal-02192775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6466,51 +6466,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does small irrigation boost smallholder agricultural production – evidence from a small irrigation programme in Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6577,723 +6577,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the post-2013 cap reduce the disparities in the distribution of decoupled payments across Europe? A farm-level assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling farmers’ behaviour toward risk in a large scale positive mathematical programming (PMP) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Perni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Espinosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+                <w:t xml:space="preserve">José Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Policy in Agriculture : Impact on Labor Supply and Household Income</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1ère éd., </w:t>
+              <w:t xml:space="preserve">Advances in Applied Economic Research, Proceedings of the 2016 International Conference on Applied Economics (ICOAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 394 p., 2017, 9781315624440. </w:t>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 888 p., 2017, Springer Proceedings in Business and Economics, 978-3-319-48453-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781315624440-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48454-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789915v1</w:t>
+                <w:t xml:space="preserve">hal-02787183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling farmers’ behaviour toward risk in a large scale positive mathematical programming (PMP) model</w:t>
+                <w:t xml:space="preserve">Does the post-2013 cap reduce the disparities in the distribution of decoupled payments across Europe? A farm-level assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván Arribas</w:t>
+                <w:t xml:space="preserve">Maria Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Economic Research, Proceedings of the 2016 International Conference on Applied Economics (ICOAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Public Policy in Agriculture : Impact on Labor Supply and Household Income</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ère éd., </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 888 p., 2017, Springer Proceedings in Business and Economics, 978-3-319-48453-2. </w:t>
+                <w:t xml:space="preserve">Routledge Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 394 p., 2017, 9781315624440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48454-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781315624440-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787183v1</w:t>
+                <w:t xml:space="preserve">hal-02789915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the economic and water quality effects of the 2003 CAP reform on arable cropping systems: a scottish case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graham Russel</w:t>
+                <w:t xml:space="preserve">Modelling the relationship between agriculture and the environment using bio-economic models: some conceptual issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cairistiona Topp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominic Moran</w:t>
+                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Common Agricultural Policy after the Fischler reform: national implementations, impact assessment and the agenda for future reforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate Publishing, 2011, 978-1-4094-2194-8</w:t>
+              <w:t xml:space="preserve">Bio-economic models applied to agricultural systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2011, 978-94-007-1901-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172987v1</w:t>
+                <w:t xml:space="preserve">hal-01172992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the economic and water quality effects of the 2003 CAP reform on arable cropping systems: a scottish case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Russel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairistiona Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillermon Flichman</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Common Agricultural Policy after the Fischler reform: national implementations, impact assessment and the agenda for future reforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing, 2011, 978-1-4094-2194-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172986v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the relationship between agriculture and the environment using bio-economic models: some conceptual issues bio-economic models applied to agricultural systems</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermon Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-economic models applied to agricultural systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.3-14, 2011</w:t>
+              <w:t xml:space="preserve">The Common Agricultural Policy after the Fischler reform: national implementations, impact assessment and the agenda for future reforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate Publishing, 2011, 978-1-4094-2194-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179751v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the relationship between agriculture and the environment using bio-economic models: some conceptual issues</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the relationship between agriculture and the environment using bio-economic models: some conceptual issues bio-economic models applied to agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flichman, G. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-economic models applied to agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 2011, 978-94-007-1901-9</w:t>
+              <w:t xml:space="preserve">, Springer, pp.3-14, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172992v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic farming system simulator</w:t>
               </w:r>
@@ -7305,51 +7305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kanellopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7636,51 +7636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A15B0C99"/>
+    <w:nsid w:val="7308980C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7867,51 +7867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-elouhichi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05025037X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da&#235;l Merisier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Mishra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Genovese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1057674" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Aghabeygi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-10981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ricome" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Arribas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEE.2020.104136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ciaian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30430/69.2020.2.108-126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppz021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Colen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.04.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.10.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Van Ittersum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Butault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Valin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine H. Jeder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Janssen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kanellopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-010-9588-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-010-9082-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D46F29FD8431FAFCA0F25B9582200CCEEE495DEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.216" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blanco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henry de Frahan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Van Huylenbroeck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Buysse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Grimaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Comeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Zekri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5101" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03988315v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05515062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomez y Paloma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172974v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Majewski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Traor&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rapidel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02535711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez y Paloma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umed Temursho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouda Vosough Ahmadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducroquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa Goded" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Langrell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Alary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riesgo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42148-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/14527" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco Fonseca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seamless-ip.org/Reports/Report_37_D3.3.11.3.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanellopoulos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meuter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seamless-ip.org/Reports/Report_38_D3.3.12.3.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790113v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Y-Paloma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/abs/10.3920/978-90-8686-873-5_4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-873-5_4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315624440/chapters/10.4324/9781315624440-10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315624440-10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787183v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319484532" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48454-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172987v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boisson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borkowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Borkowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3618-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-elouhichi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05025037X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da&#235;l Merisier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Mishra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Genovese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1057674" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ricome" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Aghabeygi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-10981" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ciaian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppz021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Arribas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEE.2020.104136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30430/69.2020.2.108-126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Colen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.04.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.10.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Van Ittersum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Valin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Butault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine H. Jeder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Janssen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kanellopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-010-9588-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.216" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-010-9082-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D46F29FD8431FAFCA0F25B9582200CCEEE495DEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blanco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Grimaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henry de Frahan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Van Huylenbroeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Buysse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Comeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Zekri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5101" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05515062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03988315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomez y Paloma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172974v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Majewski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Traor&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rapidel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02535711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umed Temursho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez y Paloma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouda Vosough Ahmadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducroquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa Goded" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Langrell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Alary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riesgo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42148-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/14527" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanellopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meuter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seamless-ip.org/Reports/Report_38_D3.3.12.3.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco Fonseca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seamless-ip.org/Reports/Report_37_D3.3.11.3.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790113v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Y-Paloma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/abs/10.3920/978-90-8686-873-5_4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-873-5_4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319484532" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48454-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789915v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315624440/chapters/10.4324/9781315624440-10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315624440-10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172987v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179751v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borkowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Borkowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3618-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>