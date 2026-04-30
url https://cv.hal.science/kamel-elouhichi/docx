--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2063,273 +2063,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Common Agricultural Policy–Water Framework Directive interactions and cost-effectiveness of measures to reduce nitrogen pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-economic modelling of soil erosion externalities and policy options: a Tunisian case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominic Moran</w:t>
+                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2010.216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.145-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10818-010-9082-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172943v1</w:t>
+                <w:t xml:space="preserve">hal-01172955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-economic modelling of soil erosion externalities and policy options: a Tunisian case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Common Agricultural Policy–Water Framework Directive interactions and cost-effectiveness of measures to reduce nitrogen pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairistiona Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioeconomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10818-010-9082-9⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (10), pp.2689-2697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2010.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01172955v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FSSIM, a bio-economic farm model for simulating the response of EU farming systems to agricultural and environmental policies</w:t>
               </w:r>
@@ -2443,319 +2443,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to translate policy assessment problems into scenarios: the example of the SEAMLESS integrated framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Ewert</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 12 (5), pp.619-630. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.013⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.546-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267676v1</w:t>
+                <w:t xml:space="preserve">hal-02192753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology to translate policy assessment problems into scenarios: the example of the SEAMLESS integrated framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ewert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 12 (5), pp.546-561. </w:t>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.619-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192753v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a crop-farm-indicators modelling chain to assess the impact of the EU nitrate directive in the Midi Pyrenees region</w:t>
               </w:r>
@@ -2884,51 +2884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique de l’environnement et spécificités de la production agricole : pour une modélisation agro-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4077,351 +4077,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop-farm-indicators modelling chain to assess farmer’s decision in response to socio-economic scenarios</w:t>
+                <w:t xml:space="preserve">A crop farm indicators modelling chain to assess farmer's decision in response to socio-economic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Wery</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.442-443</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192596v1</w:t>
+                <w:t xml:space="preserve">hal-02755375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop farm indicators modelling chain to assess farmer's decision in response to socio-economic scenarios</w:t>
+                <w:t xml:space="preserve">A crop-farm-indicators modelling chain to assess farmer’s decision in response to socio-economic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wery</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755375v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Van Ittersum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
@@ -6223,51 +6223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of all FSSIM components within SEAMLESS-IF and a stand alone graphical user interface for FSSIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Van Ittersum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6869,51 +6869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-economic models applied to agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2011, 978-94-007-1901-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6938,103 +6938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the economic and water quality effects of the 2003 CAP reform on arable cropping systems: a scottish case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Russel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cairistiona Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Common Agricultural Policy after the Fischler reform: national implementations, impact assessment and the agenda for future reforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing, 2011, 978-1-4094-2194-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7636,51 +7636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7308980C"/>
+    <w:nsid w:val="854C85AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7867,51 +7867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-elouhichi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05025037X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da&#235;l Merisier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Mishra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Genovese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1057674" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ricome" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Aghabeygi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-10981" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ciaian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppz021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Arribas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEE.2020.104136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30430/69.2020.2.108-126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Colen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.04.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.10.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Van Ittersum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Valin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Butault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine H. Jeder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Janssen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kanellopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-010-9588-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.216" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-010-9082-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D46F29FD8431FAFCA0F25B9582200CCEEE495DEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blanco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Grimaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henry de Frahan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Van Huylenbroeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Buysse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Comeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Zekri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5101" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05515062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03988315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomez y Paloma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172974v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Majewski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Traor&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rapidel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02535711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umed Temursho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez y Paloma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouda Vosough Ahmadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducroquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa Goded" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Langrell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Alary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riesgo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42148-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/14527" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanellopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meuter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seamless-ip.org/Reports/Report_38_D3.3.12.3.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco Fonseca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seamless-ip.org/Reports/Report_37_D3.3.11.3.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790113v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Y-Paloma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/abs/10.3920/978-90-8686-873-5_4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-873-5_4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319484532" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48454-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789915v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315624440/chapters/10.4324/9781315624440-10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315624440-10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172987v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179751v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borkowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Borkowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3618-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-elouhichi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05025037X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da&#235;l Merisier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Mishra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Genovese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1057674" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ricome" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Aghabeygi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-10981" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ciaian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppz021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Arribas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEE.2020.104136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30430/69.2020.2.108-126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Colen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.04.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.10.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Van Ittersum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Valin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Butault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine H. Jeder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Janssen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kanellopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-010-9588-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-010-9082-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D46F29FD8431FAFCA0F25B9582200CCEEE495DEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.216" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blanco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Grimaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henry de Frahan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Van Huylenbroeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Buysse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Comeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Zekri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5101" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05515062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03988315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomez y Paloma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172974v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Majewski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Traor&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rapidel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02535711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umed Temursho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez y Paloma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouda Vosough Ahmadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducroquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa Goded" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Langrell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Alary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riesgo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42148-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/14527" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanellopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meuter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seamless-ip.org/Reports/Report_38_D3.3.12.3.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco Fonseca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seamless-ip.org/Reports/Report_37_D3.3.11.3.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790113v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Y-Paloma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/abs/10.3920/978-90-8686-873-5_4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-873-5_4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319484532" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48454-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789915v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315624440/chapters/10.4324/9781315624440-10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315624440-10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172987v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179751v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borkowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Borkowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3618-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>