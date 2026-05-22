--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">05025037X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=udgMd0UAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -191,3218 +212,3218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impacts of the Common Agricultural Policy's Income Stabilisation Tool on farmers' incomes and crop diversity: A French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daël Merisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (2), pp.716-739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1477-9552.12581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into land size and productivity in Ethiopia: What do data and heterogenous analysis reveal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1057674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of agricultural taxation in Sub‐Saharan Africa: Insights from agricultural produce cess in Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ricome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/agec.12704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of fertilizer subsidy reform options in Iran: an assessment using a Regional Crop Programming model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Aghabeygi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-based and Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.55-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36253/bae-10981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU‐Wide Impacts of the 2013 CAP Direct Payments Reform: A Farm‐Level Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Perni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Ciaian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (4), pp.695-715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aepp/ppz021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling agricultural risk in a large scale positive mathematical programming model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Perni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Economics and Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.2-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJCEE.2020.104136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm Level Impacts of Trade Liberalisation and CAP Removal Across EU: An Assessment using the IFM-CAP Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Ciaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Perni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The German Journal of Agricultural Economics (GJAE) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69 (2), pp.108-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30430/69.2020.2.108-126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic impacts of CAP greening: application of an EU-wide individual farm model for CAP analysis (IFM-CAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Ciaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Ciaian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angel Perni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (2), pp.205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbx029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the crop diversification measure impact EU farmers’ decisions? An assessment using an Individual Farm Model for CAP Analysis (IFM-CAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Ciaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Colen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Perni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.250-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A farm household model for agri-food policy analysis in developing countries: Application to smallholder farmers in Sierra Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic bio-economic model for integrated assessment of agricultural and land use policies at farm and regional levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Van Ittersum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des régions arides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 [30 sic], pp.367-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of EU biofuel policies on the French arable sector: A micro-level analysis using global market and farm-based supply models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo H. Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 93 (3), pp.233-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating input allocation from heterogeneous data sources: a comparison of alternative estimation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Butault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Economics Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (2), pp.83-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of EU biofuel policies on the French arable sector: A micro-level analysis using global market and farm-based supply models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 93, pp.233-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarification de l'eau d'irrigation et durabilité des systèmes de production : cas du bassin versant d'Oum Zessar, Sud-Est de la Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine H. Jeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongi M. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Medit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of the Nitrate Directive on farming systems using a bio-economic modelling chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mouratiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (2), pp.135-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic bio-economic farm model for environmental and economic assessment of agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argyris Kanellopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (6), pp.862-877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00267-010-9588-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-economic modelling of soil erosion externalities and policy options: a Tunisian case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling Common Agricultural Policy–Water Framework Directive interactions and cost-effectiveness of measures to reduce nitrogen pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairistiona Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioeconomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10818-010-9082-9⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (10), pp.2689-2697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2010.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01172955v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Common Agricultural Policy–Water Framework Directive interactions and cost-effectiveness of measures to reduce nitrogen pollution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bio-economic modelling of soil erosion externalities and policy options: a Tunisian case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Moran</w:t>
+                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 61 (10), pp.2689-2697. </w:t>
+              <w:t xml:space="preserve">Journal of Bioeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.145-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2010.216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10818-010-9082-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172943v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FSSIM, a bio-economic farm model for simulating the response of EU farming systems to agricultural and environmental policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyris Kanellopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argyris Kanellopoulos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sander Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 103 (8), pp.585-597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2010.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Van Ittersum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (5), pp.546-561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to translate policy assessment problems into scenarios: the example of the SEAMLESS integrated framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Janssen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (5), pp.619-630. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a crop-farm-indicators modelling chain to assess the impact of the EU nitrate directive in the Midi Pyrenees region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (3S), pp.41-42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique de l’environnement et spécificités de la production agricole : pour une modélisation agro-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (220), pp.261-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic model to analyse the bio-technical and socio-economic interactions in dairy farming systems on the Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (5), pp.363-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/animres:2004030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La PAC : Une analyse de la réforme récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Henry de Frahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Van Huylenbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Economiques (Université Catholique de Louvain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' amélioration de l'efficience de l'irrigation pour une économie d'eau: cas d'un périmètre irrigué en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Comeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Medit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3, pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle bio-économique pour analyser l'impact de la politique de conservation des eaux et du sol. Le cas d'une exploitation agricole tunisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Zekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 252 (1), pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ecoru.1999.5101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3412,153 +3433,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production agricole, environnement et politiques publiques : une analyse par la modélisation agro-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Lille, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05515062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production agricole, Environnement et Politiques publiques : une analyse par la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lille, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03988315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3568,1018 +3589,1018 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impacts of the Income Stabilisation Tool on farmers' income and crop diversity: a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daël Merisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII EAAE Congress - Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling farm-household decisions under imperfect markets: a case study in Sierra Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">133. EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Chania, Greece. pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">109. EAAE Seminar The CAP after the Fischler Reform: National Implementations, Impact Assessment and the Agenda for Future Reforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Viterbo, Italy. pp.295-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the food vs. biofuel debate: argumentation and role of biofuel policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Security in the Arab Countries: New Challenges and Opportunities in the Context of Global Price Volatility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sultan Qaboos University. OMN., Mar 2010, Mascate, Oman. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact assessment of policy changes on the arable sector using the FSSIM model : case study of the Zachodniopomorskie NUTS2 region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Majewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mouratiadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.484-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop farm indicators modelling chain to assess farmer's decision in response to socio-economic scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A crop-farm-indicators modelling chain to assess farmer’s decision in response to socio-economic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755375v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop-farm-indicators modelling chain to assess farmer’s decision in response to socio-economic scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A crop farm indicators modelling chain to assess farmer's decision in response to socio-economic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.442-443</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192596v1</w:t>
+                <w:t xml:space="preserve">hal-02755375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Van Ittersum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A farm based model to test the suitability of new cotton cropping systems with farmers in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Methodologies for integrated analysis of farm productions systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4589,1380 +4610,1380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of agricultural produce cess (tax) reform options in Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ricome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EUR 30149 EN, Publications Office of the European Union, Luxembourg. 2020, JRC116791, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Farm-household Livelihoods in Developing Economies Insights from three country case studies using LSMS-ISA data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ricome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUR 30112 EN, Publications Office of the European Union, Luxembourg. 2020, JRC118822, 63 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subvention des intrants agricoles au Sénégal : Analyse comparative de trois modes d’interventions à l’aide d’un modèle de ménage agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ricome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUR 30238 FR, Publications Office of the European Union, Luxembourg. 2020, JRC120454, 52p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling the productivity performance of the Agricultural Commercialization Cluster Initiative in Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umed Temursho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Colen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] JRC117562, Union Européenne; Joint Research Center. 2019, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts ex-ante de la Petite Irrigation au Niger : Analyse des effets micro-économiques à l'aide d'un modèle de ménage agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gómez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] EUR 29836 FR, Publications Office of the European Union, Luxembourg. 2019, pp.JRC115744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture attelée dans le bassin cotonnier en Côte d'Ivoire : Analyse et modélisation des impacts d'un programme de relance de la culture attelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gómez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] EUR 29429 FR, Publications Office of the European Union, Luxembourg. 2018, JRC111027, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EU-Wide Individual Farm Model for Common Agricultural Policy Analysis (IFM-CAP v.1): Economic Impacts of CAP Greening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Ciaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Ciaian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angel Perni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouda Vosough Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] EU. European Union. 2018, 136 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture de la Côte d’Ivoire à la loupe: Etats des lieux des filières de production végétales et animales et revue des politiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] EUR 28754 FR, Publications Office of the European Union, Luxembourg. 2017, JRC107214, 244 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm level modelling of CAP: a methodological overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Ciaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Espinosa Goded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heckelei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Langrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] EUR 25873 EN, Publications Office of the European Union, Luxembourg. 2013, JRC 79969, 88 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of farm-level models for policy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] auto-saisine. 2010, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of FSSIM in two test case regions to assess agro-environmental policies at farm and regional level. PD 6.3.2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PD 6.3.2.2, CIHEAM-IAMM; INRA; CIRAD; IER. 2008, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of FSSIM in two Test Case regions to assess agro-environmental policies at farm and regional level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d'un modèle économique dynamique à l'analyse prospective des systèmes d'élevage laitiers à la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de coopération internationale en recherche agronomique pour le développement (CIRAD). 2004, 109 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5972,477 +5993,477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Smallholder Farms in Food and Nutrition Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Riesgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing; Springer International Publishing, 251 p., 2020, 978-3-030-42147-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-42148-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling agri-food policy impact at farm-household level in developing countries (FSSIM-Dev): application to Sierra Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office des Publications Officielles de l'Union Européenne, pp.130, 2013, JRC Scientific and Policy Reports, 978-92-79-29826-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2791/14527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of all FSSIM components within SEAMLESS-IF and a stand alone graphical user interface for FSSIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Janssen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanellopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">s.e.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, pp.59, 2009, SEAMLESS Report</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic template for FSSIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.80, 2009, 978-90-8585-125-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6452,1123 +6473,1123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does small irrigation boost smallholder agricultural production – evidence from a small irrigation programme in Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez-Y-Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fostering transformation and growth in Niger’s agricultural sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-90-8686-327-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-873-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling farmers’ behaviour toward risk in a large scale positive mathematical programming (PMP) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Perni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Economic Research, Proceedings of the 2016 International Conference on Applied Economics (ICOAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 888 p., 2017, Springer Proceedings in Business and Economics, 978-3-319-48453-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48454-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the post-2013 cap reduce the disparities in the distribution of decoupled payments across Europe? A farm-level assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Policy in Agriculture : Impact on Labor Supply and Household Income</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère éd., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 394 p., 2017, 9781315624440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315624440-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the relationship between agriculture and the environment using bio-economic models: some conceptual issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-economic models applied to agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2011, 978-94-007-1901-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the economic and water quality effects of the 2003 CAP reform on arable cropping systems: a scottish case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominic Moran</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermon Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Common Agricultural Policy after the Fischler reform: national implementations, impact assessment and the agenda for future reforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing, 2011, 978-1-4094-2194-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172987v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigating the economic and water quality effects of the 2003 CAP reform on arable cropping systems: a scottish case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Russel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairistiona Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillermon Flichman</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Common Agricultural Policy after the Fischler reform: national implementations, impact assessment and the agenda for future reforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing, 2011, 978-1-4094-2194-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172986v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the relationship between agriculture and the environment using bio-economic models: some conceptual issues bio-economic models applied to agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flichman, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-economic models applied to agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.3-14, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic farming system simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Li</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyris Kanellopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Borkowski</w:t>
+                <w:t xml:space="preserve">Hongtao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and agricultural modelling: integrated approaches for policy impact assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.109-132, 2010</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-90-481-3618-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182273v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic farming system simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Nina Borkowski</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanellopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brouwer, F. and Ittersum, M. van. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and agricultural modelling: integrated approaches for policy impact assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 978-90-481-3618-6</w:t>
+              <w:t xml:space="preserve">, Springer, pp.109-132, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172972v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7636,51 +7657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="854C85AE"/>
+    <w:nsid w:val="22EC49A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7867,51 +7888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-elouhichi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05025037X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da&#235;l Merisier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Mishra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Genovese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1057674" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ricome" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Aghabeygi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-10981" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ciaian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppz021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Arribas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEE.2020.104136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30430/69.2020.2.108-126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Colen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.04.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.10.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Van Ittersum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Valin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Butault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine H. Jeder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Janssen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kanellopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-010-9588-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-010-9082-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D46F29FD8431FAFCA0F25B9582200CCEEE495DEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.216" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blanco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Grimaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henry de Frahan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Van Huylenbroeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Buysse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Comeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Zekri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5101" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05515062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03988315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomez y Paloma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172974v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Majewski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Traor&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rapidel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02535711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umed Temursho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez y Paloma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouda Vosough Ahmadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducroquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa Goded" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Langrell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Alary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riesgo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42148-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/14527" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanellopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meuter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seamless-ip.org/Reports/Report_38_D3.3.12.3.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco Fonseca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seamless-ip.org/Reports/Report_37_D3.3.11.3.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790113v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Y-Paloma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/abs/10.3920/978-90-8686-873-5_4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-873-5_4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319484532" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48454-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789915v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315624440/chapters/10.4324/9781315624440-10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315624440-10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172987v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179751v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borkowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Borkowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3618-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-elouhichi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05025037X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=udgMd0UAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530407v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da&#235;l Merisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12581" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Mishra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Genovese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1057674" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595726v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ricome" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Aghabeygi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-10981" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Perni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ciaian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppz021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Arribas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEE.2020.104136" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30430/69.2020.2.108-126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Colen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.04.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.10.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Van Ittersum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo H. Valin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Butault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine H. Jeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Janssen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kanellopoulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zander" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-010-9588-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-010-9082-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D46F29FD8431FAFCA0F25B9582200CCEEE495DEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blanco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.06.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Grimaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henry de Frahan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Van Huylenbroeck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Buysse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Comeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Zekri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05515062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03988315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomez y Paloma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Majewski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Traor&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rapidel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02535711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umed Temursho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez y Paloma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouda Vosough Ahmadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790380v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ducroquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa Goded" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Langrell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Alary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611174v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riesgo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42148-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/14527" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanellopoulos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meuter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seamless-ip.org/Reports/Report_38_D3.3.12.3.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco Fonseca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seamless-ip.org/Reports/Report_37_D3.3.11.3.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez-Y-Paloma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/abs/10.3920/978-90-8686-873-5_4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-873-5_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319484532" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48454-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789915v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315624440/chapters/10.4324/9781315624440-10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315624440-10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172992v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179751v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Borkowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3618-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borkowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>