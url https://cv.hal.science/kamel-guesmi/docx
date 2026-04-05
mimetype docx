--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -202,880 +202,880 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation and control of uncertain affine nonlinear systems using predictive sliding mode control and sliding mode observer</w:t>
+                <w:t xml:space="preserve">Mastering chaos: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja Saoudi</w:t>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (100966), pp.100966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2024.2306193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2024.100966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447810v1</w:t>
+                <w:t xml:space="preserve">hal-04677009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Sliding Mode Control of Chaotic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Time Delayed SMC for Structural Stabilization of Chaotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Journal of Nonlinear Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electronics and Electrical Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.40-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579956v1</w:t>
+                <w:t xml:space="preserve">hal-04579944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering chaos: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lyapunov Exponent Based PID Control for Noisy Chaotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2024.100966⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Automation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (4), pp.408-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJAAC.2024.139435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677009v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Delayed SMC for Structural Stabilization of Chaotic Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust estimation and control of uncertain affine nonlinear systems using predictive sliding mode control and sliding mode observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronics and Electrical Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2024.2306193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579944v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov Exponent Based PID Control for Noisy Chaotic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Delayed Sliding Mode Control of Chaotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (4), pp.408-424. </w:t>
+              <w:t xml:space="preserve">Russian Journal of Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.277-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJAAC.2024.139435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20537/nd240204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579967v1</w:t>
+                <w:t xml:space="preserve">hal-04579956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Nonlinear Predictive Control of Two-Link Manipulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adaptive hybrid control strategy for a class of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khansa Bdirina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramdane Hedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (6), pp.01-10. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (23-24), pp.5616-5627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40435-023-01311-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10775463221138647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579965v1</w:t>
+                <w:t xml:space="preserve">hal-03831641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive hybrid control strategy for a class of nonlinear systems</w:t>
+                <w:t xml:space="preserve">Unscented Kalman filter-based control strategy for wind turbine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissa Rebai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Abdelkader Garmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (23-24), pp.5616-5627. </w:t>
+              <w:t xml:space="preserve">International Journal of Automation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (6), pp.13-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10775463221138647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJAAC.2023.134552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831641v1</w:t>
+                <w:t xml:space="preserve">hal-04579969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unscented Kalman filter-based control strategy for wind turbine systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Nonlinear Predictive Control of Two-Link Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Garmat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+                <w:t xml:space="preserve">Ramdane Hedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (6), pp.13-634. </w:t>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.01-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJAAC.2023.134552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40435-023-01311-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579969v1</w:t>
+                <w:t xml:space="preserve">hal-04579965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backstepping Global and Structural Stabilization of DC/DC Boost Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Madni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah Benalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1122,64 +1122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust adaptive fuzzy sliding mode controller for nonlinear uncertain hysteretic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (13), pp.2519-2532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1207,247 +1207,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control by change control rate maximization and control action minimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of fuzzy model based predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khansa Bdirina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotehnică, Electronică, Automatică</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (2), pp.68-75</w:t>
+              <w:t xml:space="preserve">Soft Computing and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927683v1</w:t>
+                <w:t xml:space="preserve">hal-02927684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of fuzzy model based predictive control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model predictive control by change control rate maximization and control action minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khansa Bdirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Computing and Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (1), pp.1-11</w:t>
+              <w:t xml:space="preserve">Electrotehnică, Electronică, Automatică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (2), pp.68-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927684v1</w:t>
+                <w:t xml:space="preserve">hal-02927683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the elimination of nonlinear phenomena in DC/DC converters using type-2 fuzzy logic controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Gozim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1507,51 +1507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise Smooth Dynamical Systems Modeling Based on Putzer and Fibonacci-Horner Theorems: DC-DC Converters Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1589,64 +1589,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive fuzzy synergetic control for nonlinear hysteretic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1693,64 +1693,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an Optimized Fractional Order Fuzzy PID Controller for a Piezoelectric Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1782,364 +1782,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIM: A MATLAB software for Recursive Identification Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Identification of the PEA hysteresis property using a minimum variance scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907557v1</w:t>
+                <w:t xml:space="preserve">hal-01907542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral decomposition based approach for DC–DC converters modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the PEA hysteresis property using a minimum variance scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">RIM: A MATLAB software for Recursive Identification Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (5), pp.482-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11633-015-0905-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907542v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the enhancement of DC-DC converters nonlinear behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Gozim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2177,51 +2177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on « Design of practical sliding-mode controllers with constant switching frequency for power converters »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2246,51 +2246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modelling of dc-dc converters: an enhanced approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2367,51 +2367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Naas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Gaafazi,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2449,51 +2449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear phenomena control in DC-DC converters using dynamical ramp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Gozim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,51 +2544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Nonlinear Phenomena in DC-DC Converters: Fuzzy Logic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,64 +2660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting nonlinear phenomena in a DC-DC converter using a fuzzy logic controller,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,64 +2802,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic design of fuzzy PID stabilizer for dc-dc converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,77 +2942,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Tolerant Generalized Predictive Control for DC Motor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Conference on Emerging Trends in Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Mascara, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3037,77 +3037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Algorithm-Optimized Fractional-Order SMC for Wheeled Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khansa Bdirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Conference on Emerging Trends in Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Mascara, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3132,77 +3132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of a Nonlinear Centralized Controller: Underactuated System Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khansa Bdirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering and Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Setif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3240,51 +3240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincar ́e map Identification of Alpazur oscillator with three states Using SINDy Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Kadouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3316,2197 +3316,2197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Fast Terminal Sliding Mode Controller for Second-Order Underactuated Mechanical Systems</w:t>
+                <w:t xml:space="preserve">On the Bifurcation Analysis of Inertia Wheel Pendulum System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Bendenidina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">M. Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Electronics, Control and Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Blida, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Algiers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579998v1</w:t>
+                <w:t xml:space="preserve">hal-04579995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Predictive Controller for Trajectory Tracking of Differential-Drive Mobile Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. E. Hedroug</w:t>
+                <w:t xml:space="preserve">Sliding mode control and structural stabilization of the Rossler system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronics, Energy and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Medea, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Militaire Polytechnique d'Alger, May 2023, Algiers, Algeria, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579992v1</w:t>
+                <w:t xml:space="preserve">hal-04158031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode control and structural stabilization of the Rossler system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sliding Mode Control and Structural Stabilization of the Rossler System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole Militaire Polytechnique d'Alger, May 2023, Algiers, Algeria, Algeria</w:t>
+              <w:t xml:space="preserve">, May 2023, Algiers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158031v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional control of the flying capacitors voltage of serial multi-cell DC-DC converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Garmat</w:t>
+                <w:t xml:space="preserve">Time Delayed Sliding Mode Stabilization of Chaotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Relizane, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering &amp; Renewable Energies Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bechar, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579994v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Delayed Sliding Mode Stabilization of Chaotic Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Proportional control of the flying capacitors voltage of serial multi-cell DC-DC converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering &amp; Renewable Energies Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bechar, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Relizane, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579993v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Bifurcation Analysis of Inertia Wheel Pendulum System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Fast Terminal SMC for Underactuated Mechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bendenidina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Electronics, Control and Communication Systems (ICAECCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Blida, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAECCS56710.2023.10104963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579995v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control and Structural Stabilization of the Rossler System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Poincaré map Identification of Switched Nonlinear Systems Using SINDy Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Kadouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Algiers, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Batna Algeria, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579997v1</w:t>
+                <w:t xml:space="preserve">hal-04579980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Fast Terminal SMC for Underactuated Mechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Bendenidina</w:t>
+                <w:t xml:space="preserve">Delayed Sliding Mode Control Design for Chaotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aissa Rebai</w:t>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Electronics, Control and Communication Systems (ICAECCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrical Engineering International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Bejaia, Algérie, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085727v1</w:t>
+                <w:t xml:space="preserve">hal-04579979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincaré map Identification of Switched Nonlinear Systems Using SINDy Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Kadouri</w:t>
+                <w:t xml:space="preserve">Control and Stabilization of Chaotic Systems using Lyapunov Stability Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering and Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Batna Algeria, Algeria</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Batna, Algeria, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579980v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Stabilization of Chaotic Systems using Lyapunov Stability Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Fast Terminal Sliding Mode Controller for Second-Order Underactuated Mechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bendenidina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Batna, Algeria, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Electronics, Control and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Blida, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579982v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Sliding Mode Control Design for Chaotic Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Predictive Controller for Trajectory Tracking of Differential-Drive Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Hedroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Bejaia, Algérie, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electronics, Energy and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Medea, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579979v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Sliding Mode Control for a Class of Affine Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834766v1</w:t>
+                <w:t xml:space="preserve">hal-04580001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov exponent-based PI optimization for the delayed feedback control of chaos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive Fuzzy Sliding Mode Control of TRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zinelaabidine Ghelab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Bdirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals and Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Setif, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579999v1</w:t>
+                <w:t xml:space="preserve">hal-03628967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov exponent-based PI optimization for the delayed feedback control of chaos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of PWM Based Hysteresis Controller and Amplifier Regulator for a DC/DC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Behloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhder Mazouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICATEEE57445.2022.10093724⟩</w:t>
+              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals and Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Setif, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834765v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of PWM Based Hysteresis Controller and Amplifier Regulator for a DC/DC Converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detection of crack orientation using the non- destructive testing by eddy current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lakhder Mazouz</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sallaheddine Harzallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakeur Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals and Devices (SSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Seminar in Industrial Engineering and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Skikda, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628968v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Sliding Mode Control for a Class of Affine Nonlinear Systems</w:t>
+                <w:t xml:space="preserve">Lyapunov exponent-based PI optimization for the delayed feedback control of chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja Saoudi</w:t>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580001v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Fuzzy Sliding Mode Control of TRMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Model Predictive Sliding Mode Control for a Class of Affine Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khansa Bdirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals and Devices (SSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628967v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of crack orientation using the non- destructive testing by eddy current</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Guesmi</w:t>
+                <w:t xml:space="preserve">Lyapunov exponent-based PI optimization for the delayed feedback control of chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boubakeur Benchikh</w:t>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar in Industrial Engineering and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, M'sila, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICATEEE57445.2022.10093724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831393v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Observed Predictive Control For Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Boulifa</w:t>
+                <w:t xml:space="preserve">Control and Stabilization of Dynamical Chaotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronics, Articial Intelligence and New Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Engineering and Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEET53442.2021.9659736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425542v1</w:t>
+                <w:t xml:space="preserve">hal-03425551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Nonlinear Sliding Mode Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Observed Predictive Control For Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Boulifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khansa Bdirina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lenda Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electronics, Articial Intelligence and New Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Oum el Bouaghi, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425547v1</w:t>
+                <w:t xml:space="preserve">hal-03425542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic stabilization of fractional order fuzzy time-varying delay systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enhanced Nonlinear Sliding Mode Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Elottri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenda Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Congress on Electrical Engineering (GC-ElecEng)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Electronics, Articial Intelligence and New Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Oum el Bouaghi, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465824v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Stabilization of Dynamical Chaotic Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asymptotic stabilization of fractional order fuzzy time-varying delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering and Emerging Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Istanbul, Turkey. </w:t>
+              <w:t xml:space="preserve">Global Congress on Electrical Engineering (GC-ElecEng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Valencia, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEET53442.2021.9659736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GC-ElecEng52322.2021.9788324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425551v1</w:t>
+                <w:t xml:space="preserve">hal-03465824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Eﬀective Super-Twisting Control of a Standalone PUC5 Inverter</w:t>
               </w:r>
@@ -5518,51 +5518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the IEEE Industrial Electronics Society (IECON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5626,51 +5626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bougrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering And Control Applications (ICEECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5695,64 +5695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an adaptive fuzzy backstepping synergetic control scheme for a class of strict-feedback nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bougrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5793,554 +5793,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode control of a three-phase inverter with an output LC ﬁlter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the design of robust adaptive fuzzy sliding mode controller for nonlinear uncertain systems with hysteresis input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Smart Systems (ICASS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911622v1</w:t>
+                <w:t xml:space="preserve">hal-01910288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of robust adaptive fuzzy sliding mode controller for nonlinear uncertain systems with hysteresis input</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sliding mode control of a three-phase inverter with an output LC ﬁlter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Rayane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bougrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Benalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Applied Smart Systems (ICASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Médéa, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910288v1</w:t>
+                <w:t xml:space="preserve">hal-01911622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On robust suppressing of nonlinear phenomena in DC/DC converter: comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the stabilization of DC-DC converters using non-quadratic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Madni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automatic Control, Telecommunications and Signals (ICATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Annaba, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering And Control Applications (ICEECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910287v1</w:t>
+                <w:t xml:space="preserve">hal-01910282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backstepping control of abnormal behaviours in DC-DC Boost converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On robust suppressing of nonlinear phenomena in DC/DC converter: comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nail Hefied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Madni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atallah Benalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Constantine, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Automatic Control, Telecommunications and Signals (ICATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Annaba, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910482v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stabilization of DC-DC converters using non-quadratic approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Backstepping control of abnormal behaviours in DC-DC Boost converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Madni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zineb Madni</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Benalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering And Control Applications (ICEECA)</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910282v1</w:t>
+                <w:t xml:space="preserve">hal-01910482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Sliding Mode Control of DC-DC Boost Converter for Photovoltaic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6381,463 +6381,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy identification and control of a piezoelectric actuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Design of an adaptive fuzzy sliding mode controller for nonlinear hysteretic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Control, Engineering &amp; Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tlemcen, Algeria</w:t>
+              <w:t xml:space="preserve">4th International Conference on Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boumerdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910275v1</w:t>
+                <w:t xml:space="preserve">hal-01910281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an adaptive fuzzy sliding mode controller for nonlinear hysteretic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Adaptive Fuzzy Synergetic Control of Nonlinear Systems with Unknown Backlash Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Gozim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boumerdes, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Systems Theory, Control and Computing, (Romania), 14-16 October 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cheile Gradistei, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910281v1</w:t>
+                <w:t xml:space="preserve">hal-01910277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Fuzzy Synergetic Control of Nonlinear Systems with Unknown Backlash Hysteresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fuzzy identification and control of a piezoelectric actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamal Gozim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Systems Theory, Control and Computing, (Romania), 14-16 October 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cheile Gradistei, Romania</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Control, Engineering &amp; Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910277v1</w:t>
+                <w:t xml:space="preserve">hal-01910275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the PEA hysteresis property using a fractional order model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Identification of the PEA hysteresis property using a minimum variance scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sciences and Techniques of Automatic Control &amp; Computer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical and Electronics Engineering.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910270v1</w:t>
+                <w:t xml:space="preserve">hal-01910217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a fractional order fuzzy PID controller for a piezoelectric actuator using ACO algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6869,653 +6869,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Sliding Mode Control of DC-DC Boost Converter for Photovoltaic System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">DC-DC Converters a challenging field in automatic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Constantine, Algeria</w:t>
+              <w:t xml:space="preserve">Plenary session in International Workshop on Advanced Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Guelma, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910237v1</w:t>
+                <w:t xml:space="preserve">hal-01910254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the PEA hysteresis property using a minimum variance scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">On the identification of piezoelectric actuators: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical and Electronics Engineering.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">International Conference on Automatic Control Theory and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910217v1</w:t>
+                <w:t xml:space="preserve">hal-01910223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification of piezoelectric actuators: A comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">RIM: An Education Platform for Recursive Identification Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automatic Control Theory and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">International Workshop on Advanced Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Guelma, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910223v1</w:t>
+                <w:t xml:space="preserve">hal-01910252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIM: An Education Platform for Recursive Identification Methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimized Sliding Mode Control of DC-DC Boost Converter for Photovoltaic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boualem Hemici</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Guelma, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910252v1</w:t>
+                <w:t xml:space="preserve">hal-01910237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-DC Converters a challenging field in automatic control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification of the PEA hysteresis property using a fractional order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plenary session in International Workshop on Advanced Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Guelma, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Sciences and Techniques of Automatic Control &amp; Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910254v1</w:t>
+                <w:t xml:space="preserve">hal-01910270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Boost Converter under Current Mode Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling of hysteresis property in piezoelectric actuators: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahi Djillali</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering and Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910189v1</w:t>
+                <w:t xml:space="preserve">hal-01910197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Sliding Mode Control for DC-DC Converters Using Simplex-PSO Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7566,51 +7566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Experimental Investigation of Nonlinear Phenomena in Boost Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Gozim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mahgoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7655,368 +7655,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hysteresis property in piezoelectric actuators: A survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Implementation of PWM Based Hysteric Controller for Boost Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sétif, Algeria</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Alger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910197v1</w:t>
+                <w:t xml:space="preserve">hal-01910180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of PWM Based Hysteric Controller for Boost Converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Boudiaf</w:t>
+                <w:t xml:space="preserve">Modeling of DC-DC Converters based on Fibonacci-Horner Theorem,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Alger, France</w:t>
+              <w:t xml:space="preserve">, 2013, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910180v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of DC-DC Converters based on Fibonacci-Horner Theorem,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of the Boost Converter under Current Mode Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Gozim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910161v1</w:t>
+                <w:t xml:space="preserve">hal-01910189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-DC Converters Modelling Approach Using Spectral Decomposition Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8067,51 +8067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized PI controller for DC-DC converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Gozim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8188,51 +8188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Naas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Gaafazi,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8296,51 +8296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Naas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8391,51 +8391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Controller Synthesis for a Dc-Dc Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8486,103 +8486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-DC Converter Fuzzy Modelling: Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sciences and Techniques of Automatic Control and Computer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8601,381 +8601,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical ramp for nonlinear phenomena control in DC-DC converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical Modeling a Conductor Metal Enclosure Covered With a Dielectric Layer Illuminated By an Electromagnetic Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Gozim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djennah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering Design and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909828v1</w:t>
+                <w:t xml:space="preserve">hal-01909900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling a Conductor Metal Enclosure Covered With a Dielectric Layer Illuminated By an Electromagnetic Wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical ramp for nonlinear phenomena control in DC-DC converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Gozim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mahi Djillali</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering Design and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909900v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-DC power converter: modeling and control survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An enhanced modelling approach for DC-DC converters,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Batna, Algeria</w:t>
+              <w:t xml:space="preserve">IFAC Conference on Analysis and Control of Chaotic Systems 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909825v1</w:t>
+                <w:t xml:space="preserve">hal-01908275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-DC converter current regulation and nonlinear phenomena suppressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9033,191 +9059,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced modelling approach for DC-DC converters,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DC-DC power converter: modeling and control survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Analysis and Control of Chaotic Systems 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Reims, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908275v1</w:t>
+                <w:t xml:space="preserve">hal-01909825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy logic controller synthesis for a boost converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,64 +9281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d’un contrôleur flou pour la régulation d’un convertisseur statique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDMACS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9376,77 +9376,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust adaptive fuzzy controller for a class of non affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9484,90 +9484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear phenomena shifting in DC-DC power converter by a fuzzy logic controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9605,64 +9605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande hybride par mode glissant flou appliquée à un moteur à induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9758,90 +9758,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of 2D crack orientation detection using the particle swarm optimization,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakeur Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence in Renewable Energetic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Tamanrasset, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9898,51 +9898,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la commande floue d'un convertisseur statique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Reims Champagne Ardenne, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10001,51 +10001,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande Intelligente des Systèmes de Conversion d'Energie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Boumerdes, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10108,51 +10108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOGIQUE COMBINATOIRE ET SEQUENTIELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Gozim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Algérie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10170,64 +10170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande Prédictive Linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Algérie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10335,51 +10335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FD0CD4A"/>
+    <w:nsid w:val="C293CA64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10566,51 +10566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-guesmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-8339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118588842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-2035-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447810v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Saoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Bdirina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guesmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2306193" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579956v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Hamidouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20537/nd240204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677009v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2024.100966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2024.139435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Hedjar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-023-01311-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Rebai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221138647" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Garmat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2023.134552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Madni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331220921024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Gozim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Mahi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/93139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khoudiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Hemici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3088-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-015-0905-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahi Djillali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Mahmoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Gaafazi," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Zaytoon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHR98JQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.04.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1GFKXN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kadouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bendenidina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Hedroug" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garmat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECCS56710.2023.10104963" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579979v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093724" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Behloul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudiaf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhder Mazouz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955742" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zinelaabidine Ghelab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955839" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guesmi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallaheddine Harzallah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Benchikh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425542v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boulifa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Elottri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenda Belkacemi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GC-ElecEng52322.2021.9788324" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEET53442.2021.9659736" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rayane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927723v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bougrine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927696v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911622v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751785" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail Hefied" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48929-2_31" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910275v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910281v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910254v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahgoub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudiaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910104v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacemi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nessouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djennah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hussain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Harzallah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-guesmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-8339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118588842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-2035-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677009v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Hamidouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guesmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2024.100966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2024.139435" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Saoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Bdirina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2306193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20537/nd240204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Rebai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221138647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Garmat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2023.134552" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Hedjar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-023-01311-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Madni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331220921024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Gozim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Mahi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/93139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khoudiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Hemici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3088-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-015-0905-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahi Djillali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Mahmoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Gaafazi," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Zaytoon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHR98JQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.04.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1GFKXN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kadouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garmat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bendenidina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECCS56710.2023.10104963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Hedroug" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zinelaabidine Ghelab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955839" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Behloul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudiaf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhder Mazouz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955742" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guesmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallaheddine Harzallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Benchikh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834765v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093724" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEET53442.2021.9659736" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boulifa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Elottri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenda Belkacemi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GC-ElecEng52322.2021.9788324" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rayane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927723v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bougrine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927696v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail Hefied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48929-2_31" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910281v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910254v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahgoub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudiaf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910161v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910104v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacemi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nessouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djennah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hussain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Harzallah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>