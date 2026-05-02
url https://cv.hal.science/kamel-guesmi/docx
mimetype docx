--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -3316,489 +3316,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Bifurcation Analysis of Inertia Wheel Pendulum System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Badaoui</w:t>
+                <w:t xml:space="preserve">Sliding mode control and structural stabilization of the Rossler system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aissa Rebai</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Algiers, Algeria</w:t>
+              <w:t xml:space="preserve">, Ecole Militaire Polytechnique d'Alger, May 2023, Algiers, Algeria, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579995v1</w:t>
+                <w:t xml:space="preserve">hal-04158031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode control and structural stabilization of the Rossler system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+                <w:t xml:space="preserve">On the Bifurcation Analysis of Inertia Wheel Pendulum System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole Militaire Polytechnique d'Alger, May 2023, Algiers, Algeria, Algeria</w:t>
+              <w:t xml:space="preserve">, May 2023, Algiers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158031v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control and Structural Stabilization of the Rossler System</w:t>
+                <w:t xml:space="preserve">Time Delayed Sliding Mode Stabilization of Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Algiers, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering &amp; Renewable Energies Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bechar, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579997v1</w:t>
+                <w:t xml:space="preserve">hal-04579993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Delayed Sliding Mode Stabilization of Chaotic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+                <w:t xml:space="preserve">Proportional control of the flying capacitors voltage of serial multi-cell DC-DC converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering &amp; Renewable Energies Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bechar, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Relizane, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579993v1</w:t>
+                <w:t xml:space="preserve">hal-04579994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional control of the flying capacitors voltage of serial multi-cell DC-DC converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Garmat</w:t>
+                <w:t xml:space="preserve">Sliding Mode Control and Structural Stabilization of the Rossler System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Relizane, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Algiers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579994v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Fast Terminal SMC for Underactuated Mechanical Systems</w:t>
               </w:r>
@@ -4452,261 +4452,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Fuzzy Sliding Mode Control of TRMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of PWM Based Hysteresis Controller and Amplifier Regulator for a DC/DC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Zinelaabidine Ghelab</w:t>
+                <w:t xml:space="preserve">Rabia Behloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhder Mazouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Multi-Conference on Systems, Signals and Devices (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Setif, Algeria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955839⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628967v1</w:t>
+                <w:t xml:space="preserve">hal-03628968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of PWM Based Hysteresis Controller and Amplifier Regulator for a DC/DC Converter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boudiaf</w:t>
+                <w:t xml:space="preserve">Adaptive Fuzzy Sliding Mode Control of TRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zinelaabidine Ghelab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lakhder Mazouz</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Bdirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Multi-Conference on Systems, Signals and Devices (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Setif, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628968v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of crack orientation using the non- destructive testing by eddy current</w:t>
               </w:r>
@@ -5088,161 +5088,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Stabilization of Dynamical Chaotic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+                <w:t xml:space="preserve">Enhanced Nonlinear Sliding Mode Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Bdirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Elottri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenda Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering and Emerging Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Electronics, Articial Intelligence and New Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Oum el Bouaghi, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425551v1</w:t>
+                <w:t xml:space="preserve">hal-03425547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Observed Predictive Control For Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Boulifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5257,165 +5261,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electronics, Articial Intelligence and New Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Oum el Bouaghi, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Nonlinear Sliding Mode Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khansa Bdirina</w:t>
+                <w:t xml:space="preserve">Control and Stabilization of Dynamical Chaotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lenda Belkacemi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronics, Articial Intelligence and New Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Engineering and Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEET53442.2021.9659736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425547v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic stabilization of fractional order fuzzy time-varying delay systems</w:t>
               </w:r>
@@ -6679,286 +6679,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the PEA hysteresis property using a minimum variance scheme</w:t>
+                <w:t xml:space="preserve">Design of a fractional order fuzzy PID controller for a piezoelectric actuator using ACO algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical and Electronics Engineering.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910217v1</w:t>
+                <w:t xml:space="preserve">hal-01910243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a fractional order fuzzy PID controller for a piezoelectric actuator using ACO algorithm</w:t>
+                <w:t xml:space="preserve">Identification of the PEA hysteresis property using a minimum variance scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Constantine, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical and Electronics Engineering.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910243v1</w:t>
+                <w:t xml:space="preserve">hal-01910217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-DC Converters a challenging field in automatic control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized Sliding Mode Control of DC-DC Boost Converter for Photovoltaic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plenary session in International Workshop on Advanced Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Guelma, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910254v1</w:t>
+                <w:t xml:space="preserve">hal-01910237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification of piezoelectric actuators: A comparative study</w:t>
               </w:r>
@@ -7141,122 +7167,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Sliding Mode Control of DC-DC Boost Converter for Photovoltaic System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DC-DC Converters a challenging field in automatic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Constantine, Algeria</w:t>
+              <w:t xml:space="preserve">Plenary session in International Workshop on Advanced Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Guelma, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910237v1</w:t>
+                <w:t xml:space="preserve">hal-01910254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the PEA hysteresis property using a fractional order model</w:t>
               </w:r>
@@ -7331,138 +7331,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hysteresis property in piezoelectric actuators: A survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aissa Rebai</w:t>
+                <w:t xml:space="preserve">Simulation and Experimental Investigation of Nonlinear Phenomena in Boost Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Gozim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boualem Hemici</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mahgoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sétif, Algeria</w:t>
+              <w:t xml:space="preserve">Conférence sur les Systèmes Dynamiques Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910197v1</w:t>
+                <w:t xml:space="preserve">hal-01910211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Sliding Mode Control for DC-DC Converters Using Simplex-PSO Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7517,165 +7530,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and Experimental Investigation of Nonlinear Phenomena in Boost Converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamal Gozim</w:t>
+                <w:t xml:space="preserve">Modeling of hysteresis property in piezoelectric actuators: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahi Djillali</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Hemici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Systèmes Dynamiques Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910211v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of PWM Based Hysteric Controller for Boost Converter</w:t>
               </w:r>
@@ -10335,51 +10335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C293CA64"/>
+    <w:nsid w:val="D976788A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10566,51 +10566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-guesmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-8339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118588842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-2035-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677009v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Hamidouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guesmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2024.100966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2024.139435" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Saoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Bdirina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2306193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20537/nd240204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Rebai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221138647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Garmat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2023.134552" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Hedjar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-023-01311-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Madni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331220921024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Gozim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Mahi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/93139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khoudiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Hemici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3088-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-015-0905-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahi Djillali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Mahmoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Gaafazi," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Zaytoon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHR98JQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.04.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1GFKXN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kadouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garmat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bendenidina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECCS56710.2023.10104963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Hedroug" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zinelaabidine Ghelab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955839" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Behloul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudiaf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhder Mazouz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955742" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guesmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallaheddine Harzallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Benchikh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834765v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093724" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEET53442.2021.9659736" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boulifa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Elottri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenda Belkacemi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GC-ElecEng52322.2021.9788324" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rayane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927723v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bougrine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927696v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail Hefied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48929-2_31" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910281v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910254v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahgoub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudiaf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910161v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910104v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacemi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nessouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djennah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hussain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Harzallah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-guesmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-8339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118588842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-2035-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677009v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Hamidouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guesmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2024.100966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2024.139435" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Saoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Bdirina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2306193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20537/nd240204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Rebai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221138647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Garmat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2023.134552" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Hedjar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-023-01311-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Madni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331220921024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Gozim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Mahi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/93139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khoudiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Hemici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3088-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-015-0905-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahi Djillali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Mahmoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Gaafazi," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Zaytoon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHR98JQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.04.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1GFKXN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kadouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579993v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garmat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bendenidina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECCS56710.2023.10104963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Hedroug" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Behloul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudiaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhder Mazouz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955742" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zinelaabidine Ghelab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955839" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guesmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallaheddine Harzallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Benchikh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834765v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093724" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Elottri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenda Belkacemi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boulifa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEET53442.2021.9659736" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GC-ElecEng52322.2021.9788324" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rayane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927723v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bougrine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927696v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail Hefied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48929-2_31" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910281v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahgoub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudiaf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910161v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910104v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacemi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nessouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djennah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hussain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Harzallah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>