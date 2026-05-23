--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,10280 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10229 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kamel GUESMI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kamel-guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3492-8339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118588842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=1U4mT0QAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-2035-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering chaos: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (100966), pp.100966. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2024.100966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Delayed SMC for Structural Stabilization of Chaotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics and Electrical Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.40-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Exponent Based PID Control for Noisy Chaotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (4), pp.408-424. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2024.139435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed Sliding Mode Control of Chaotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Journal of Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20537/nd240204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation and control of uncertain affine nonlinear systems using predictive sliding mode control and sliding mode observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2024.2306193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive hybrid control strategy for a class of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (23-24), pp.5616-5627. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463221138647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unscented Kalman filter-based control strategy for wind turbine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Garmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.13-634. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2023.134552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Nonlinear Predictive Control of Two-Link Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Hedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.01-10. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40435-023-01311-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Global and Structural Stabilization of DC/DC Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Madni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atallah Benalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (5), pp.1604-1619. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.3237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust adaptive fuzzy sliding mode controller for nonlinear uncertain hysteretic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (13), pp.2519-2532. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142331220921024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of fuzzy model based predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control by change control rate maximization and control action minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotehnică, Electronică, Automatică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.68-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the elimination of nonlinear phenomena in DC/DC converters using type-2 fuzzy logic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gozim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Mahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostyka </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29354/diag/93139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise Smooth Dynamical Systems Modeling Based on Putzer and Fibonacci-Horner Theorems: DC-DC Converters Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Khoudiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Mahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.246-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy synergetic control for nonlinear hysteretic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1445-1454. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-016-3088-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Optimized Fractional Order Fuzzy PID Controller for a Piezoelectric Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the PEA hysteresis property using a minimum variance scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral decomposition based approach for DC–DC converters modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Khoudiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Mahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIM: A MATLAB software for Recursive Identification Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (5), pp.482-489. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11633-015-0905-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the enhancement of DC-DC converters nonlinear behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gozim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahi Djillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on « Design of practical sliding-mode controllers with constant switching frequency for power converters »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of dc-dc converters: an enhanced approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carrier-Based PWM Techniques Applied to a Three-level Four-Leg Inverter for Use as a Shunt Active Power Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalem Gaafazi,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear phenomena control in DC-DC converters using dynamical ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gozim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahi Djillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Nonlinear Phenomena in DC-DC Converters: Fuzzy Logic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (7), pp.857-874. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting nonlinear phenomena in a DC-DC converter using a fuzzy logic controller,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (5-6), pp.398-409. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2007.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic design of fuzzy PID stabilizer for dc-dc converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Generalized Predictive Control for DC Motor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference on Emerging Trends in Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Mascara, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm-Optimized Fractional-Order SMC for Wheeled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference on Emerging Trends in Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Mascara, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Nonlinear Centralized Controller: Underactuated System Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Setif, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poincar ́e map Identification of Alpazur oscillator with three states Using SINDy Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Kadouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Setif, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control and structural stabilization of the Rossler system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Militaire Polytechnique d'Alger, May 2023, Algiers, Algeria, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Bifurcation Analysis of Inertia Wheel Pendulum System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Delayed Sliding Mode Stabilization of Chaotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering &amp; Renewable Energies Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bechar, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional control of the flying capacitors voltage of serial multi-cell DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Relizane, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Control and Structural Stabilization of the Rossler System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Fast Terminal SMC for Underactuated Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bendenidina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Electronics, Control and Communication Systems (ICAECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Blida, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAECCS56710.2023.10104963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poincaré map Identification of Switched Nonlinear Systems Using SINDy Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Kadouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Batna Algeria, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed Sliding Mode Control Design for Chaotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bejaia, Algérie, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Stabilization of Chaotic Systems using Lyapunov Stability Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Batna, Algeria, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Fast Terminal Sliding Mode Controller for Second-Order Underactuated Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bendenidina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Electronics, Control and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Blida, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Predictive Controller for Trajectory Tracking of Differential-Drive Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Hedroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics, Energy and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Medea, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Sliding Mode Control for a Class of Affine Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of PWM Based Hysteresis Controller and Amplifier Regulator for a DC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Behloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhder Mazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multi-Conference on Systems, Signals and Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Setif, Algeria. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fuzzy Sliding Mode Control of TRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zinelaabidine Ghelab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multi-Conference on Systems, Signals and Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Setif, Algeria. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of crack orientation using the non- destructive testing by eddy current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sallaheddine Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Benchikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar in Industrial Engineering and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Skikda, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov exponent-based PI optimization for the delayed feedback control of chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Sliding Mode Control for a Class of Affine Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov exponent-based PI optimization for the delayed feedback control of chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, M'sila, Algeria. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATEEE57445.2022.10093724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Observed Predictive Control For Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Boulifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics, Articial Intelligence and New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Oum el Bouaghi, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Nonlinear Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djihad Elottri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenda Belkacemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics, Articial Intelligence and New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Oum el Bouaghi, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Stabilization of Dynamical Chaotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEET53442.2021.9659736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic stabilization of fractional order fuzzy time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Congress on Electrical Engineering (GC-ElecEng)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GC-ElecEng52322.2021.9788324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eﬀective Super-Twisting Control of a Standalone PUC5 Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Rayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atallah Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the IEEE Industrial Electronics Society (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Stand-Alone Connected PV System Based on Packe U Cell Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Rayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bougrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atallah Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering And Control Applications (ICEECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an adaptive fuzzy backstepping synergetic control scheme for a class of strict-feedback nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bougrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Constantine, Algeria. pp.263-277, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6403-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of robust adaptive fuzzy sliding mode controller for nonlinear uncertain systems with hysteresis input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of a three-phase inverter with an output LC ﬁlter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Rayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bougrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atallah Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Smart Systems (ICASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Médéa, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization of DC-DC converters using non-quadratic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Madni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering And Control Applications (ICEECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On robust suppressing of nonlinear phenomena in DC/DC converter: comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nail Hefied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Madni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic Control, Telecommunications and Signals (ICATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping control of abnormal behaviours in DC-DC Boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Madni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atallah Benalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sliding Mode Control of DC-DC Boost Converter for Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Khoudiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahi Djillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kuala Lumpuar, Malaysia. pp.393-406, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48929-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an adaptive fuzzy sliding mode controller for nonlinear hysteretic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boumerdes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fuzzy Synergetic Control of Nonlinear Systems with Unknown Backlash Hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gozim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Systems Theory, Control and Computing, (Romania), 14-16 October 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cheile Gradistei, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy identification and control of a piezoelectric actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering &amp; Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fractional order fuzzy PID controller for a piezoelectric actuator using ACO algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the PEA hysteresis property using a minimum variance scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical and Electronics Engineering.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sliding Mode Control of DC-DC Boost Converter for Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Khoudiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahi Djillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of piezoelectric actuators: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic Control Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIM: An Education Platform for Recursive Identification Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Advanced Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Guelma, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-DC Converters a challenging field in automatic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary session in International Workshop on Advanced Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Guelma, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the PEA hysteresis property using a fractional order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sciences and Techniques of Automatic Control &amp; Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sliding Mode Control for DC-DC Converters Using Simplex-PSO Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Khoudiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahi Djillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Experimental Investigation of Nonlinear Phenomena in Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gozim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahgoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahi Djillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Systèmes Dynamiques Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of hysteresis property in piezoelectric actuators: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Hemici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sétif, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of PWM Based Hysteric Controller for Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of DC-DC Converters based on Fibonacci-Horner Theorem,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Khoudiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahi Djillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Boost Converter under Current Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gozim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahi Djillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering and Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sétif, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-DC Converters Modelling Approach Using Spectral Decomposition Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Khoudiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahi Djillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Power Plant and Power System Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized PI controller for DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gozim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahi Djillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Sciences and Techniques of Automatic control and computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carrier-Based PWM Techniques Applied to a Three-level Four-Leg Inverter for Use as a Shunt Active Power Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalem Gaafazi,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Batna, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Quality Improvement Using Four-Leg Three-level Inverter and Cross Vector Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalem Gaafazi,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Environment Friendly Energies in Electrical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Ghardia, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Controller Synthesis for a Dc-Dc Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-DC Converter Fuzzy Modelling: Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sciences and Techniques of Automatic Control and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling a Conductor Metal Enclosure Covered With a Dielectric Layer Illuminated By an Electromagnetic Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gozim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djennah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahi Djillali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering Design and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical ramp for nonlinear phenomena control in DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gozim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering Design and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced modelling approach for DC-DC converters,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Analysis and Control of Chaotic Systems 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-DC power converter: modeling and control survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Batna, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-DC converter current regulation and nonlinear phenomena suppressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Control Application 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy logic controller synthesis for a boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’un contrôleur flou pour la régulation d’un convertisseur statique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust adaptive fuzzy controller for a class of non affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IMACS World Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear phenomena shifting in DC-DC power converter by a fuzzy logic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IMACS World Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande hybride par mode glissant flou appliquée à un moteur à induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings du CIFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Douze, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of 2D crack orientation detection using the particle swarm optimization,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Benchikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Renewable Energetic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tamanrasset, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la commande floue d'un convertisseur statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Reims Champagne Ardenne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01910480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Intelligente des Systèmes de Conversion d'Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Boumerdes, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01910481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGIQUE COMBINATOIRE ET SEQUENTIELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Gozim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Algérie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Prédictive Linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Bdirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Guesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Algérie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10335,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D976788A"/>
+    <w:nsid w:val="62626666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10566,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-guesmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-8339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118588842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-2035-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677009v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Hamidouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guesmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2024.100966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2024.139435" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Saoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Bdirina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2306193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20537/nd240204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Rebai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221138647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Garmat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2023.134552" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Hedjar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-023-01311-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Madni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331220921024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Gozim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Mahi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/93139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khoudiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Hemici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3088-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-015-0905-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahi Djillali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Mahmoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Gaafazi," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Zaytoon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHR98JQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.04.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1GFKXN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kadouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579993v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garmat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bendenidina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECCS56710.2023.10104963" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Hedroug" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Behloul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudiaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhder Mazouz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955742" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zinelaabidine Ghelab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955839" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guesmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallaheddine Harzallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Benchikh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834765v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093724" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Elottri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenda Belkacemi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boulifa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEET53442.2021.9659736" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GC-ElecEng52322.2021.9788324" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rayane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927723v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bougrine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927696v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail Hefied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48929-2_31" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910281v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahgoub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudiaf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910161v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910104v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacemi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nessouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djennah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hussain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Harzallah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-guesmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-8339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118588842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=1U4mT0QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-2035-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Hamidouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guesmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2024.100966" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2024.139435" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20537/nd240204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Saoudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Bdirina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2306193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Rebai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221138647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Garmat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2023.134552" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Hedjar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-023-01311-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Madni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3237" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331220921024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Gozim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Mahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/93139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khoudiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Hemici" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3088-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-015-0905-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahi Djillali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Mahmoudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Gaafazi," TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Zaytoon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.468" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHR98JQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.04.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1GFKXN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kadouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garmat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bendenidina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECCS56710.2023.10104963" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Hedroug" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Behloul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudiaf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhder Mazouz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955742" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zinelaabidine Ghelab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955839" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guesmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallaheddine Harzallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Benchikh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093724" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boulifa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Elottri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenda Belkacemi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEET53442.2021.9659736" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GC-ElecEng52322.2021.9788324" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927707v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rayane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bougrine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1_18" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751785" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail Hefied" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48929-2_31" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910281v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910254v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahgoub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudiaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacemi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nessouri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djennah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908275v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908293v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908265v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hussain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908267v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Harzallah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910481v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927679v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>