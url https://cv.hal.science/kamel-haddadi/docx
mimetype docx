--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kamel Haddadi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Kamel HADDADIFull Professor - Habilitation in PhysicsUniversity of LilleInstitute of Electronics, Microelectronics and Nanotechnology - IEMNUnité Mixte de Recherche - Centre National de la Recherche Scientifique - UMR CNRS 8520IEMN-DHS, Avenue Poincaré CS 6006959652 Villeneuve d'Ascq Cedex FranceTél: 33-3 20 19 79 20Tél: 33-6 37 74 83 63Fax: 33-3 20 19 78 99E-mail:</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kamel.haddadi@univ-lille.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short BiographyKamel Haddadi (Member, IEEE) received the M.Sc. and Ph.D. degrees from the University of Lille, Villeneuve-d’Ascq, France, in 2003 and 2007, respectively. He is currently a Full Professor with the Institute of Electronics, Microelectronics and Nanotechnology, joint research unit between the University of Lille and the CNRS. He is the Head of the Lab-Space RF-2S (Radio-Frequency Sensing and Services) dedicated to the development of microwave/mm-wave instrumentation and sensors for nondestructive testing applications. The results achieved in this context led to publication of around 150 articles in peer-review international papers and conferences. He is a member of the International Committees: IEEE MTT-8 RF Nanotechnology and IEEE MTT-24 Microwave/mm-Wave Radar, Sensing and Array Systems, and a TPC member in various IEEE conferences. He is an Associate Editor of IEEE Transactions on Instrumentation and Measurement and IET Measurement Science and Technology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INFORMATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head Lab-Space RF-2S - Radio-Frequency Sensing & Services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE INSTRUMENTATION AND MEASUREMENT SOCIETY</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011, 2012 and 2016 Best Reviewer Recognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medal outstanding contribution : Top 70 most-productive Reviewers in the past seven years</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medal outstanding contribution : Top 70 most-productive Associate Editors in the past seven years</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 IEEE  Open Journal of Instrumentation and Measurement Outstanding Reviewer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the joint IEMN – ST Microelectronics laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor IET Science, Measurement & Technology, IEEE TIMAssociate Editor IEEE Transactions on Instrumentation Measurement and Techniques (TIM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TPC Member IEEE Sensors, IEEE I2MTC, IEEE MARSS, IEEE ARFTG, ...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International IEEE MTT committee Member :‘TC IEEE MTT-8 RF Nanotechnology’ (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mtt.org/profile/kamel-haddadi/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)‘TC IEEE MTT-24 Microwave/MM-Wave Radar, Sensing & Array’ (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mtt.org/profile/kamel-haddadi/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer : Funding agencies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deutsche Forschungsgemeinschaft DFG - Germany</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NSERC - Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University Sponsored Research - UAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Last PROJECTS & COLLABORATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – H2020 – Nanotechnologies, Advanced Materials, Advanced Manufacturing and Processing, and Biotechnology (NMBP) –  MMAMA - Microwave Microscopy for Advanced and Efficient Materials Analysis and ProductionConsortium : Industry : Keysight Technologies GMBH (Austria). RTO (Research and Technology Organization) : Materia Nova ASBL (Belgium),  METAS (Switzerland). Laboratoire académique : ETHZ (Switzerland). SME (Small and Medium-sized Enterprises) : QWED (Poland), Dracula Technologies (France), Adamant Composites LTD (Greece).Coordinator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – Joint Research Project (JRP SRT-i17) - European Metrology Program for Innovation and Research (EMPIR)Planar Cal - Microwave measurements for planar circuits and componentsConsortium : METAS (Switzerland), NPL (United Kingdom), PTB (Germany), VSL (Netherlands). EPCOS AG (Germany), Forschungsverbund Berlin e.V. (Germany), Fraunhofer-Gesellschaft zur Foerderung der angewandten Forschung e.V. (Germany), Friedrich-Alexander-Universität Erlangen - Nürnberg (Germany), ROHDE & SCHWARZ GmbH & Co. Kommanditgesellschaft (Germany), Technische Universiteit Delft (Netherlands), University of Leeds (United Kingdom)Scientific Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – Joint Research Project (JRP SRT-i17) – European Metrology Program for Innovation and Research (EMPIR) 2019-2021TEMMT-Traceability for electrical measurements at millimetre-wave and terahertz frequencies for communications and electronics technologiesConsortium : CMI (Czech Republic), GUM (Poland), INTI (Argentina), LNE (France), METAS (Switzerland), NPL (UK), PTB (Germany), TUBITAK (Turkey), VSL (Netherlands), Anritsu (UK), FormFactor (Germany), Keysight (Belgium), Rohde & Schwarz (R&S) (Germany), Virginia Diodes Inc (VDI) (USA), Forschungsverbund Berlin (FBH) (Germany), The University of Birmingham (BHAM)(UK), Chalmers university of technology (Chalmers) (Sweden), Wojskowa Akademia Techniczna im Jaroslawa Dabrowskiego (WAT), PolandScientific Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – Joint Research Project (JRP 20IND12) – European Metrology Program for Innovation and Research (EMPIR) 2021-2024ELENA - Electrical nanoscale metrology in industryConsortium: BAM (Germany), CMI (Czech Republic), DFM (Denmark), LNE (France), METAS (Switzerland), PTB (Germany), TUBITAK (Turkey), VSL (Netherlands), ISC (Germany), CEA-LETI (France), CNRS (France), JKU (Austria), University of Glasgow (UK), Université de Lille (France)Scientific Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR/DFG – 2015-2018VACSMM: Vacuum Scanning Microwave Microscopy for quantitative characterization of sub-10 nm and atto-Farad scale capacitors and memoriesScientific Leader WP1 – Development of an RF interferometric or reflectometric setup for aF scale characterization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissemination-TutorialHADDADI K - Understanding scanning near-field microwave microscopyInternational Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2016, Taipei,Taiwan, May 23-26, 2016, Measurements and Industrial Applications</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://2016.imtc.ieee-ims.org/tutorial-understanding-scanning-near-field-microwave-microscopy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-TutorialHADDADI K - H2020: Microwave Microscopy for Advanced and Efficient Materials Analysis and ProductionInternational Instrumentation and Measurement Technology Conference, IEEE I2MTC 2020,Dubrovnik, Croatia, May 25-28, 2020 [ONLINE]-TutorialHADDADI K Multiscale Microwave and Millimeter-Wave Nondestructive Testing and Evaluation, International Instrumentation and Measurement Technology Conference,IEEE I2MTC 2022, Ottawa, Canada, May 16-19, 2022.-Seminar Series, IEEE UAE Microwave Theory and Techniques, Instrumentation and Measurement, Antennas and Propagation Joint Chapter,HADDADI K., Microwave sensing in the modern society,Thursday, 4 November 2021, Dubai, UAE.-IEEE RWW 2022 – Technical Lectures. “Microwave Sensing in the Modern Society”Speaker: Kamel Haddadi, Wednesday, 19 January 2022, Las Vegas, US.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Session Organization & Chairing-IEEE RWW 2015-IEEE ICEAA 2018-EuMW 2019 – Workshop ‘Microwave Characterization and Modelling at Nano and Micro-Scale of Advanced Materials to Enhance Emerging Products Manufacturing”, 29 September 2019, Paris.-IEEE NEMO 2022 – Workshop ‘Electromagnetic and Multiphysics Multiscale Modelling and Characterization for Advanced and Efficient Material”, Limoges, France, 6-8 Juillet 2022.-IEEE IMS 2022 –TPC member, Open forum (Phased Arrays and OTA Applications Day), June 2022.-IEEE RWW 2022 –  Technical Lectures, Las Vegas, US, Wednesday, 19 January 2022.-IEEE RWW 2022 & 2023 – Judge for Student Paper Competition, Las Vegas, US, 16-19 January 2022</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable gamma irradiation strategy for GO and rGO modification: Impact on electromagnetic interference shielding efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Prekodravac Filipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.100873. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Calibration Standards for On-Wafer S-Parameters measurements up to 110 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22nd International Metrology Congress (CIM2025), 323, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532312003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interlaboratory Comparison of On-Wafer S-Parameter Measurements up to 1.1 THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Ngoc Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Arz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2025.3537461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electromagnetic Interference Shielding Materials: Biochars, Scaffolds, Rare Earth, and Ferrite-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Marinković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slađana Dorontić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano15070541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking through Microbial Defenses─Organic Acid-Based Deep Eutectic Solvents as a Neoteric Strategy in Bacterial Biofilms, Persister, and Fungal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kocot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Cieminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Bortolus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Muchembled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.5c01159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave electromagnetic shielding with free-standing composites based on graphene oxide and silver nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian von Kleist-Retzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-024-00178-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson Correlation and Multiple Correlation Analyses of the Animal Fat S-Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fikri Ikhwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahidah Mansor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhani Ismail Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Khairil Adzhar Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisah Bujang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18421/TEM131-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Antibacterial Activity of Selected Deep Eutectic Solvents (DESs) and Deep Eutectic Solvents Comprising Organic Acids (OA‐DESs) Towards Gram‐positive and Gram‐negative Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kocot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202303475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Impedance Matching Networks for Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (6), pp.6006109. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3378310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Photothermal and EMI Shielding Efficiency of Graphene–Silver Nanoparticle Composites Prepared under Low-Dose Gamma Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Stefanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Momčilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Mead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14110912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Super-Resolution Fluorescence and Coaxial 3-D Scanning Microwave Microscopy: Proof-of-Concept In-Liquid Live-Cell Imaging: Toward a Biological Nano-Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Hung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWT.2024.3483071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Deep Eutectic Solvents Comprising Organic Acids and Their Application in (Bio)Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), pp.8492. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on graphene and graphene composites for application in electromagnetic shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and 2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (3-4), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41127-023-00065-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Pulse Data Transmission and Indoor Localization Using 60-GHz-UWB MMIC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIM.2023.3287251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane InGaAs/Ga(As)Sb nanowire based tunnel junctions grown by selective area molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bucamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac45c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of pad metallization in miniaturized microfabricated silicon microcantilever-based wafer probes for low contact force low skate on-wafer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.015007. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6439/ac3cd7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Wave Phased Arrays and Over-the-Air Characterization for 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Hidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (5), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2022.3148328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll-to-roll in-line implementation of microwave free-space non-destructive evaluation of conductive composite thin layer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Koutsoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Alic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Vavouliotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferry Kienberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), 378, 11 p. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11010378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field scanning millimeter-wave microscope operating inside a scanning electron microscope: towards quantitative electrical nanocharacterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.2788. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11062788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Vector Topology Enabling Multi RF Functionalities for 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.114418-114427. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3098179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-sensor fusion architectures based on the covariance intersection algorithm-estimating calculation burdens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 (4), 77, 16 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01347-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationary-based vital signs detection using microwave radar at 2.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, 19p. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-high bandwidth nano-electronic interface to the interior of living cells with integrated fluorescence readout of metabolic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dandan Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Hung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 10756, 12 p. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67408-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New millimeter wave generation scheme for MIMO-OFDM based Radio-over-Fiber system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 442, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2019.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic demultiplexer based on electromagnetically induced transparency resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaf11b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Wafer Series-Through Broadband Measurement of Sub-fF55-nm MOS RF Voltage-Tunable Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (9), pp.831 - 833. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2018.2851386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave interferometry based on open-ended coaxial technique for high sensitivity liquid sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v6i3.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of 60-GHz-WPAN system distributed over multi-mode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa El Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (4), pp.381-387. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eletel-2017-0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and calibration in near-field microwave microscopy for dielectric constant and loss tangent measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (12), pp.4667-4668. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2533608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a microelectromechanical systems (MEMS) approach for miniaturized microcantilever-based RF microwave probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting parameters influence on accuracy and stability of near-field scanning microwave microscopy platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.890-897. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2015.2507699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave and millimeter wave properties of vertically-aligned single wall carbon nanotubes films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tripon-Canseliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Hivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Teo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (5), pp.2433-2441. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-016-4362-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing of liquid droplets with a scanning near-field microwave microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 230, pp.170-174. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated MEMS RF Probe for SEM Station—Pad Size and Parasitic Capacitance Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (10), pp.693-695. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2015.2463213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiport Reflectometer Based on Subtractive Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.4729-4730. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2435991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancellation Technique for CW Ground Penetrating Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (5), pp.343-345. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2015.2410144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS probes for on-wafer RF microwave characterization of future microelectronics: design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (7), pp.075024. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/25/7/075024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric technique for scanning near-field microwave microscopy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1281-1286. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2013.2296416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Microcantilever-based RF Microwave Probes Using MEMS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.692-695. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement techniques for RF nanoelectronic devices : new equipment to overcome the problems of impedance and scale mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.30-39. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2013.2288710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical optics-based model for dielectric constant and loss tangent free-space measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1818-1823. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2013.2297811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetically induced absorption in detuned stub waveguides: a simple analytical and experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (50), 505901, 12 p. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/26/50/505901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometer-based microwave microscopy operating in transmission mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2226-2227. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2317452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Near-field Microwave Microscopy Platform for Electromagnetic Micro-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, EUROSENSORS 2014, the 28th European Conference on Solid-State Transducers, 87, pp.388-391. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port-based compact and low-cost near-field 35 GHz microscopy platform for non-destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave near-field microscope based on the multiport technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.3189-3193. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2013.2270918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interferometric scanning microwave microscope and calibration method for sub-fF microwave measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ducatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (12), pp.123705. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4848995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave liquid sensing based on interferometry and microscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.542-544. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2012.2218230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One decade microwave forward network analyzer based on the multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60-GHz near-field six-port microscope using a scanning slit probe for subsurface sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.2575-2576. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2197197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation for complete and accurate calibration of six-port reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.574-581. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2011.2181861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate integrated waveguide (SIW) inductive window band-pass filter based on post-wall irises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.33607-1-5. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a compact dual six-port millimeter-wave network analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60, pp.3207-3213. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2011.2124690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz scanning near-field microscope with high spatial resolution sub-surface imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.625-627. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2011.2167744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-port communication receiver with digital IQ-regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.58-60. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2009.2035969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new range finder based on a four-port junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.697-698. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2009.2021189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless microwave technique based on a spread-loss model for dielectric materials characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.33-35. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2008.2008573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz six-port distance measurement system with sub-millimeter accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.644-646. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2009.2029744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and performance of two new ultra-wideband four-port-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.3137-3142. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.2007138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning near-field millimeter-wave microscope : application to a vector-coding technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.2392-2397. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2008.926365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolysis in milk during experimental Escherichia coli mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vangroenweghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 87, pp.2923-2931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (144)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layered Metamaterial Based Broadband Circuit Analog Microwave Absorber Using Graphene/Carbon Conductive Paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahil Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Repeatability of Nanoscale On-Wafer Calibration Structures on High Resistivity Silicon Substrate Up to 110 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.588-591, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Imaging with Open-Ended Coaxial Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Hung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Manipulation, Automation and Robotics at Small Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Key Factors in the Electromagnetic Interference Shielding by Graphene-Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duška Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.162-166, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of EMI Shielding Efficiency of Graphene Composites with Silver Nanoparticles Prepared Under Low-dose Gamma Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Stefanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Momčilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Mead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference &amp; Exhibition in Graphene and 2D Material (Graphene 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning for graphene-based composites in EMI shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Jovanovć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExcellMater Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Belgrade, Serbia. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Scanning Microwave and Electron Microscopy for nanoscale measurements under vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Théron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic Integration with Millimeter-Waves: Advancing Precise Free-Space Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.324-326, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Nanorobotics Integration with Microwave and Millimeter-Wave Techniques for Advanced On-wafer Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cérine Mokthari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 5th International Conference in Electronic Engineering, Information Technology & Education (EEITE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEITE61750.2024.10654413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie ultralarge bande appliquée aux systèmes à ondes millimétriques pour la géolocalisation basée sur la TDoA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steve NKOLO BEKONO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Microwave Techniques for Dielectric Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.250-253, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrInShield for Graphene-Based Composites in Electromagnetic Interference Shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Prekodravac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.318-320, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELENA project – electrical nanoscale metrology in industry: key outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Kaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hertwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières GDR NAME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille (Villeneuve d'Ascq), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Six-Port Technology in Microwave Nondestructive Testing: Current Status and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal. pp.752-753, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Scanning Microwave Microscopy Simulation Using CST Microwave Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MARSS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE International Conference on Manipulation, Automation and Robotics at Small Scales, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Wafer TRL Calibration Design for Microwave Nanoscale and High Impedance Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotics and Automatic On-Wafer Probe Station with Nanometer Positionning Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winnipeg, Canada. pp.22-24, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO56117.2023.10202165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Robotic On-Wafer Probing Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Symposium on Wireless Technology &amp; Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Kuala Lumpur, Malaysia. pp.99-102, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA58588.2023.10249964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Electromagnetic Shielding with Free-Standing Composites Based on Graphene Oxide and Silver Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian von Kleist-Retzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS58567.2023.10294133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Standard Substrate EM-Simulation for On-Wafer GSG Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winnipeg, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO56117.2023.10202375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory investigation of on-wafer S parameter measurements from 110 GHz to 1.1 THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobang Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ridler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Arz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Ngoc Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd European Microwave Conference, EuMC 2023, Session EuMC31 - Calibration and deembedding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme nano-robotique radar à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme médicale intégrée à un simulateur immersif de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Monostatic Microwave Radar for Building Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC53148.2023.10176071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond pulse technology applied to millimetre wave systems for TDoA-based geolocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiSNet53095.2022.9721359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Microwave Sensing in the Modern Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Radio and Wireless Symposium, RWW2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation avancée pour la modélisation et la caractérisation multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LN2 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Balcons du lac d’Annecy, Sévrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Workshop] Nanorobotics automated on-wafer probing station for millimeter-wave coplanar waveguide (CPW) S-parameters measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 17th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. Workshop Recent developments in millimetre-wave measurement: S-parameters and material properties</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme robotisée et automatisée pour la caractérisation microonde par sonde coaxiale évanescente en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotics and automated platform for microwave characterization of liquids using coaxial evanescent probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano, Meso, Micro: Science and Innovation for Radio and Photonic, URSI JS22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hyperfréquences ‘On-Wafer’ d’impédances extrêmes : Limitations et Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Six-Port Basée sur une Analyse de Fourier : Extension Record de 250% des Performances Fréquentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tutorial] Multiscale Microwave and Millimeter-Wave Nondestructive Testing and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE I2MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Combined mm-Waves and Nanorobotics for Traceable Electronics Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium, IMS2022, Workshop WMK: On-wafer mm-wave measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited workshop] MMAMA - Microwave Microscopy for Advanced and Efficient Materials Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022), Special Session WE3, Electromagnetic and Multiphysics Multiscale Modelling and Characterization for Advanced and Efficient Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring S-Parameters using millimetre-wave power measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference, EuMC 2021, Session WS09-EuMC – Workshop Research in Power and S-parameters Measurements at mmWave and Terahertz Frequencies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuMIC/EuMC/EuMW, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new faster filter based on optimizing the calculation burden of information and Kalman filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European/IFAC Workshop on Advanced Control and Diagnosis (ACD'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bologna, Italy. pp.453-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of On-Wafer Microwave Probe Station for Precision GSG Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Microwave and Radar Conference, MIKON 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of polymeric polysaccharide-based nanoparticles as a challenge in microwave tomography targetting breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Microwave and Radar Conference, MIKON 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WR15 Six-port Interferometric Set-up for Millimeter-wave Characterization for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Hangzhou, China. pp.414-419, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS55526.2022.9792652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for wireless communication and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Symposium on Networks, Computers and Communications (ISNCC), Session A10 - Signals and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubai (virtual), United Arab Emirates. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC52172.2021.9615694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Real-Time Sensor-Fault Detection using Shannon’s Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited workshop] Nanorobotic On-Wafer Probe Station Under Scanning Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Microwave Week - Workshop Measurements at mmWave and Terahertz Frequencies of Three Measurement Quantities: S-Parameters, Power, and Complex Permittivity of Dielectric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GSG probe to pads contact repeatability for on-wafer RF measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 7th International Conference on Smart Instrumentation, Measurement and Applications (ICSIMA 2021), Session 4A: Medical Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bandung, Indonesia. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSIMA50015.2021.9526303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extend IQ Six-Port Demodulator RF Bandwidth by 250% Using Fourier Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.284-288, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Positioning Test platform for Free-Space Six-Port Interferometric Distance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Sources of Uncertainties in CW Microwave Noncontact Vital Sign Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.614-617, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for TDoA and AoA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.321-324, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and Six-Port Microwave Sensing Techniques for Nondestructive Testing and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.320-320, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept millimeter-wave free-space nondestructive testing implemented on collaborative mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Metrology for Industry 4.0 &amp; IoT 2020, MetroInd4.0&amp;IoT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Roma, Italy. pp.354-359, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroInd4.0IoT48571.2020.9138237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of near-field scanning millimeter-wave microscopy up to 67 GHz under scanning electron microscopy vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT International Microwave Symposium, IMS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Los Angeles (On-line event), United States. pp.95-98, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9224090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de solutions hyperfréquences pour la société moderne: bio-radar et microscopie électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Szymik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Pédagogiques du CNFM, JPCNFM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Malo, France. 1013, 9 p., </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a near-field scanning millimeter-wave microscope integrated in a scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manipulation, Automation, and Robotics at Small Scales, MARSS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Helsinki, Finland. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-GHz six-port system for localization based on time difference of arrival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Orlando, FL, United States. pp.513-516, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2019.8714390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and microwave sensing methods and instruments for nondestructive testing and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Seminar on Environmental Sustainability, Disaster Prevention and Reduction, and Engineering Education, ESDPR&amp;EE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Gifu, Japan. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port technology for millimeter-wave metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE-Antennas-and-Propagation-Society (IEEE AP-S) Topical Meeting on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bali, Indonesia. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Atomic, Microwave and Electron Microscope: A tool for Hybrid Characterization of Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3550534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif d’une structure à partir d’un capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées Nationales Microondes (IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiport Vector Network Analyzer Configured in RF Interferometric Mode for Reference Impedance Renormalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, France. pp.1276-1278, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8700783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using a windowed entropy-based criterion - Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.56-61, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an adaptive entropy-based threshold for change detection methods – Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1173-1178, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using an entropy criterion - Application to fault-tolerant fusion in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI’2019 (IFSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interféromètre six-port intégré en bande V pour applications radar et communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïdia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] SMM characterization of Au nanodots and FcC11SH molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ducatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Annual Linz Winter Workshop, Advances in Single-Molecule Research for Biology &amp; Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Technology for 5G Millimeter-Wave Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cartagena des Indias, Colombia. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2018.8520353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device-free human activity microwave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, Canada. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2018.8311558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Error Analysis in Near-Field Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS.2018.8481160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Wafer Broadband Microwave Measurement of High impedance Devices-CPW Test Structures with Integrated Metallic Nano-resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Votsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ridler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.25-28, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave microscopy of vital mitochondria in respiration buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas C. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Burke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium, IMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Philadelphia, PA, United States. pp.115-118, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling in Near-Field Scanning Microwave Microscopy Highlighting Limitations in Spatial and Electrical Resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf C Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO.2018.8503487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization Models for Traceable Characterization of Planar CPW SOL Calibration Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rietveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spirito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPEM.2018.8500810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] A review of the six-port technique for metrology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poznan, Poland. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristor Device Characterization by Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf C Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS.2017.8016537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative determination of small dielectric and loss tangent contrasts in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Torino, Italy. pp.909-914, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2017.7969796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de nano-manipulateurs – Application à la nanocaractérisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined scanning microwave and electron microscopy: a novel toolbox for hybrid nanoscale material analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. C. Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes, IMWS-AMP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy. 3 p., </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2017.8247419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Scanning Millimeter-wave Microscope Combined with a Scanning Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf C. Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Microwave-Theory-and-Techniques-Society International Microwave Symposium, IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States. pp.1656-1659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-probing station incorporating MEMS probes for 1D device RF on-wafer characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave six-port IQ demodulator in 65 nm SOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taipei, Taiwan. pp.375-379, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2016.7520391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and Accuracy Analysis in Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium, IMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Francisco, CA, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2016.7540188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a reference wafer for on-wafer testing of extreme impedance devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Votsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th ARFTG Microwave Measurement Symposium, ARFTG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Austin, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2016.7839719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">65 nm SOI CMOS 60 GHz passive mixer for six-port technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, TX, United States. pp.52-55, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2016.7444320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF wafer probing with improved contact repeatability using nanometer positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian von Kleist-Retzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 87th ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Francisco, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2016.7501967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic on-wafer probe station for microwave characterization in a scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Phoenix, Arizona, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7166970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-wafer probe station for microwave metrology at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.1960-1964, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-10 nm-scale capacitors and tunnel junctions measurements by SMM coupled to RF interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ducatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Microwave Conference EuMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic RF probe station for calibrated on-wafer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.163-166, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Accuracy and Repeatability in Near-Field Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference, I2MTC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2015, Pisa, Italie. pp.1735-1740, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward V-band Vector Network Analyzer Based on a Modified Six-port Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2015, 9th IEEE Radio &amp; Wireless Week, RWW 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, CA, États-Unis. pp.23-25, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2015.7127400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Properties Extraction of Coplanar Propagation Waveguides on High Resistivity Silicon Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechatronics, Electronic, Industrial and Control Engineering (MEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Shenyang, PEOPLES R, China. pp.539-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field scanning microwave microscope for subsurface non-destructive characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.155-158, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS-based RF probes for on-wafer microwave characterization of micro/nanoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 28th IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Estoril, Portugal. pp.1012-1015, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMSYS.2015.7051133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized MEMS-based GSG probes for microwave characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 44th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1150-1153, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie champ proche micro-ondes pour la caractérisation de liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW Radar for Monitoring Water-to-Cellular Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italie. pp.1832-1835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field Microwave Microscopy for Liquid Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italie. pp.628--631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port technology for millimeter-wave radar and imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2014, 9th Annual IEEE Radio Wireless Week, RWW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Newport Beach, CA, United States. paper WE1A-1, 3 p., </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiSNet.2014.6825508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 – 20 GHz kΩ -range BiCMOS 55 nm Reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Donche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quemerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-20 GHz k Omega-range BiCMOS 55 nm Reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Donche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International New Circuits and Systems Conference (IEEE NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, Canada. pp.385-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency characterization at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th China-French Symposium on Functional Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Paths Microwave Inteferometric System Based on a Six-Port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Allemagne. pp.1603-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-paths microwave interferometric system based on a six-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Radar Conference, EuRAD 2013, and 43rd European Microwave Conference, EuMC 2013, European Microwave Week 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nuremberg, Germany. paper EuMC/EuRAD02-5, 291-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave microscopy platform for measurement in liquids and moist materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Weimar, Germany. pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband microwave interferometry for non destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Nondestructive Characterization of Materials, NDCM-XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le Mans, France. paper 15526, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique interférométrique pour la caractérisation diélectrique en milieu liquide par ligne coaxiale ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Balki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moutaoukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Maroc. papier 266, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric technique for scanning near-field microwave microscopy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference, I2MTC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Minneapolis, MN, United States. pp.1694-1698, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2013.6555703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie hyperfréquence champ proche en transmission pour la caractérisation diélectrique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique, JNRDM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique multi-port pour la microscopie champ proche microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chambéry, France. session S8, papier ID18, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-port technology for microwave sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE MTT-S International Microwave Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric technique for microwave measurement of high impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE MTT-S International Microwave Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] High frequency characterization of nanotechnologies : toward new instrumentations and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porquerolles, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-band two-tone continuous wave radar operating in monostatic/bistatic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Radar Conference, EuRAD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amsterdam, Netherlands. pp.266-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High impedance RF four-port reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference, EuMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom. pp.491-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hyperfréquence dédiée à la caractérisation diélectrique en environnement intra-bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France. papier 130, 2F7, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-band near-field microwave microscope operating in transmission-mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electromagnetic Near-Field Characterization and Imaging, ICONIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France. CDROM, paper 2A, 1-5, 2nd Best paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field scanning microscopy in liquid media based on microwave interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances, ISEMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature interferometric down-converter for V-band radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Radar Conference, EuRAD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle topologie quatre-port pour la mesure large bande de coefficients de réflexion en gamme micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France. papier 55, 2F3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscope pour l'imagerie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Maroc. CDROM, session A2, papier 55, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz characterization of carbon nanotube devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week Workshops and Short Courses, Microwave Nanocharacterisation : Challenges and Breakthroughs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact near-field microwave microscope based on the multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference, EuMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.771-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature dual six-port millimeter-wave network analyzer on alumina ceramic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference, EuMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.1564-1567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive-post filter with stepped transitions around 5 GHz for substrate integrated waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Image and Signal Processing and their Applications, ISPA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port based near-field millimeter-wave microscope using a slit scanning probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electromagnetic Near-Field Characterization and Imaging, ICONIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taiwan. pp.17-22, Honorable Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double réflectomètre millimétrique six-port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6D-7, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-port hyperfréquences et techniques de calibrage associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Châtillon, France. pp.218-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ku-band filters and diplexers with rounded corners in waveguide technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Image and Signal Processing and their Applications, ISPA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-space microwave moisture content evaluation by means of a low-cost four-port based reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances, ISEMA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Finland. pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'une transition en paliers et d'un filtre micro-onde inductif en technologie SIW 'Substrate Integrated Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Maroc. pp.A3-5, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d'imagerie à ondes évanescentes basée sur la réflectométrie six-port à 35 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6D-3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyseur de réseaux millimétrique six-port et calibrage associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Maroc. pp.A4-3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra wide-band four-port reflectometer using only two quadratic detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium, IMS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United States. pp.379-382, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une technique de calibrage pour la mesure bistatique en espace libre sans filtrage temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation non destructive micro-onde à base de réseaux de neurones artificiels : application au génie civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de mesure bistatique en espace libre s'affranchissant du filtrage temporel et des antennes à faisceaux focalisés : application à la caractérisation de matériaux épais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.3A3-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vector coding technique using evanescent microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Electromagnetic Near-Field Characterization and Imaging, ICONIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homodyne dual six-port network analyzer and associated calibration technique for millimeter wave measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully InP monolithic integrated millimeter-wave reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Aabbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.703-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et technique de calibrage associée pour la mesure de paramètre S à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une technique de calibrage adaptatif pour la mesure de paramètres S en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 4èmes Journées Franco-Maghrébines des Microondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems conception and adaptative calibration technique for S-parameters measurement at 35 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.Session 4A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELENA : a European project for electrical nanoscale metrology in industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Kaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hertwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Forum des Microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernai (Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-field scanning microwave microscope in a scanning electron microscope: design and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Scanning Probe Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Louvain la Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches informationnelles pour la fusion tolérante aux fautes – Application à la robotique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW Radar for Monitoring Water-to-Cellular Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.529-532, 2014, European Radar Conference EuRAD, 978-2-87487-037-8. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuRAD.2014.6991324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and automation for miniaturized microwave GSG nanoprobing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.751-768, 2020, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22587-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tutorial] Microfabrication of THz on-wafer calibration kits and nanorobotics on-wafer probing station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMMT Project Training Courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à base de six-port en gammes micro-onde et millimétrique et techniques de calibrage associées : application à l'analyse de réseaux, aux télécommunications et au contrôle non destructif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId569"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kamel Haddadi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Kamel HADDADIFull Professor - Habilitation in PhysicsUniversity of LilleInstitute of Electronics, Microelectronics and Nanotechnology - IEMNUnité Mixte de Recherche - Centre National de la Recherche Scientifique - UMR CNRS 8520IEMN-DHS, Avenue Poincaré CS 6006959652 Villeneuve d'Ascq Cedex FranceTél: 33-3 20 19 79 20Tél: 33-6 37 74 83 63Fax: 33-3 20 19 78 99E-mail:</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kamel.haddadi@univ-lille.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short BiographyKamel Haddadi (Member, IEEE) received the M.Sc. and Ph.D. degrees from the University of Lille, Villeneuve-d’Ascq, France, in 2003 and 2007, respectively. He is currently a Full Professor with the Institute of Electronics, Microelectronics and Nanotechnology, joint research unit between the University of Lille and the CNRS. He is the Head of the Lab-Space RF-2S (Radio-Frequency Sensing and Services) dedicated to the development of microwave/mm-wave instrumentation and sensors for nondestructive testing applications. The results achieved in this context led to publication of around 150 articles in peer-review international papers and conferences. He is a member of the International Committees: IEEE MTT-8 RF Nanotechnology and IEEE MTT-24 Microwave/mm-Wave Radar, Sensing and Array Systems, and a TPC member in various IEEE conferences. He is an Associate Editor of IEEE Transactions on Instrumentation and Measurement and IET Measurement Science and Technology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INFORMATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head Lab-Space RF-2S - Radio-Frequency Sensing & Services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE INSTRUMENTATION AND MEASUREMENT SOCIETY</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011, 2012 and 2016 Best Reviewer Recognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medal outstanding contribution : Top 70 most-productive Reviewers in the past seven years</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medal outstanding contribution : Top 70 most-productive Associate Editors in the past seven years</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 IEEE  Open Journal of Instrumentation and Measurement Outstanding Reviewer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the joint IEMN – ST Microelectronics laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor IET Science, Measurement & Technology, IEEE TIMAssociate Editor IEEE Transactions on Instrumentation Measurement and Techniques (TIM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TPC Member IEEE Sensors, IEEE I2MTC, IEEE MARSS, IEEE ARFTG, ...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International IEEE MTT committee Member :‘TC IEEE MTT-8 RF Nanotechnology’ (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mtt.org/profile/kamel-haddadi/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)‘TC IEEE MTT-24 Microwave/MM-Wave Radar, Sensing & Array’ (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mtt.org/profile/kamel-haddadi/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer : Funding agencies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deutsche Forschungsgemeinschaft DFG - Germany</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NSERC - Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University Sponsored Research - UAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Last PROJECTS & COLLABORATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – H2020 – Nanotechnologies, Advanced Materials, Advanced Manufacturing and Processing, and Biotechnology (NMBP) –  MMAMA - Microwave Microscopy for Advanced and Efficient Materials Analysis and ProductionConsortium : Industry : Keysight Technologies GMBH (Austria). RTO (Research and Technology Organization) : Materia Nova ASBL (Belgium),  METAS (Switzerland). Laboratoire académique : ETHZ (Switzerland). SME (Small and Medium-sized Enterprises) : QWED (Poland), Dracula Technologies (France), Adamant Composites LTD (Greece).Coordinator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – Joint Research Project (JRP SRT-i17) - European Metrology Program for Innovation and Research (EMPIR)Planar Cal - Microwave measurements for planar circuits and componentsConsortium : METAS (Switzerland), NPL (United Kingdom), PTB (Germany), VSL (Netherlands). EPCOS AG (Germany), Forschungsverbund Berlin e.V. (Germany), Fraunhofer-Gesellschaft zur Foerderung der angewandten Forschung e.V. (Germany), Friedrich-Alexander-Universität Erlangen - Nürnberg (Germany), ROHDE & SCHWARZ GmbH & Co. Kommanditgesellschaft (Germany), Technische Universiteit Delft (Netherlands), University of Leeds (United Kingdom)Scientific Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – Joint Research Project (JRP SRT-i17) – European Metrology Program for Innovation and Research (EMPIR) 2019-2021TEMMT-Traceability for electrical measurements at millimetre-wave and terahertz frequencies for communications and electronics technologiesConsortium : CMI (Czech Republic), GUM (Poland), INTI (Argentina), LNE (France), METAS (Switzerland), NPL (UK), PTB (Germany), TUBITAK (Turkey), VSL (Netherlands), Anritsu (UK), FormFactor (Germany), Keysight (Belgium), Rohde & Schwarz (R&S) (Germany), Virginia Diodes Inc (VDI) (USA), Forschungsverbund Berlin (FBH) (Germany), The University of Birmingham (BHAM)(UK), Chalmers university of technology (Chalmers) (Sweden), Wojskowa Akademia Techniczna im Jaroslawa Dabrowskiego (WAT), PolandScientific Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – Joint Research Project (JRP 20IND12) – European Metrology Program for Innovation and Research (EMPIR) 2021-2024ELENA - Electrical nanoscale metrology in industryConsortium: BAM (Germany), CMI (Czech Republic), DFM (Denmark), LNE (France), METAS (Switzerland), PTB (Germany), TUBITAK (Turkey), VSL (Netherlands), ISC (Germany), CEA-LETI (France), CNRS (France), JKU (Austria), University of Glasgow (UK), Université de Lille (France)Scientific Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR/DFG – 2015-2018VACSMM: Vacuum Scanning Microwave Microscopy for quantitative characterization of sub-10 nm and atto-Farad scale capacitors and memoriesScientific Leader WP1 – Development of an RF interferometric or reflectometric setup for aF scale characterization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissemination-TutorialHADDADI K - Understanding scanning near-field microwave microscopyInternational Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2016, Taipei,Taiwan, May 23-26, 2016, Measurements and Industrial Applications</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://2016.imtc.ieee-ims.org/tutorial-understanding-scanning-near-field-microwave-microscopy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-TutorialHADDADI K - H2020: Microwave Microscopy for Advanced and Efficient Materials Analysis and ProductionInternational Instrumentation and Measurement Technology Conference, IEEE I2MTC 2020,Dubrovnik, Croatia, May 25-28, 2020 [ONLINE]-TutorialHADDADI K Multiscale Microwave and Millimeter-Wave Nondestructive Testing and Evaluation, International Instrumentation and Measurement Technology Conference,IEEE I2MTC 2022, Ottawa, Canada, May 16-19, 2022.-Seminar Series, IEEE UAE Microwave Theory and Techniques, Instrumentation and Measurement, Antennas and Propagation Joint Chapter,HADDADI K., Microwave sensing in the modern society,Thursday, 4 November 2021, Dubai, UAE.-IEEE RWW 2022 – Technical Lectures. “Microwave Sensing in the Modern Society”Speaker: Kamel Haddadi, Wednesday, 19 January 2022, Las Vegas, US.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Session Organization & Chairing-IEEE RWW 2015-IEEE ICEAA 2018-EuMW 2019 – Workshop ‘Microwave Characterization and Modelling at Nano and Micro-Scale of Advanced Materials to Enhance Emerging Products Manufacturing”, 29 September 2019, Paris.-IEEE NEMO 2022 – Workshop ‘Electromagnetic and Multiphysics Multiscale Modelling and Characterization for Advanced and Efficient Material”, Limoges, France, 6-8 Juillet 2022.-IEEE IMS 2022 –TPC member, Open forum (Phased Arrays and OTA Applications Day), June 2022.-IEEE RWW 2022 –  Technical Lectures, Las Vegas, US, Wednesday, 19 January 2022.-IEEE RWW 2022 & 2023 – Judge for Student Paper Competition, Las Vegas, US, 16-19 January 2022</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable gamma irradiation strategy for GO and rGO modification: Impact on electromagnetic interference shielding efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Prekodravac Filipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.100873. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electromagnetic Interference Shielding Materials: Biochars, Scaffolds, Rare Earth, and Ferrite-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Marinković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slađana Dorontić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano15070541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Calibration Standards for On-Wafer S-Parameters measurements up to 110 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22nd International Metrology Congress (CIM2025), 323, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532312003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interlaboratory Comparison of On-Wafer S-Parameter Measurements up to 1.1 THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Ngoc Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Arz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2025.3537461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking through Microbial Defenses─Organic Acid-Based Deep Eutectic Solvents as a Neoteric Strategy in Bacterial Biofilms, Persister, and Fungal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kocot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Cieminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Bortolus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Muchembled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.5c01159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave electromagnetic shielding with free-standing composites based on graphene oxide and silver nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian von Kleist-Retzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-024-00178-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Photothermal and EMI Shielding Efficiency of Graphene–Silver Nanoparticle Composites Prepared under Low-Dose Gamma Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Stefanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Momčilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Mead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14110912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson Correlation and Multiple Correlation Analyses of the Animal Fat S-Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fikri Ikhwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahidah Mansor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhani Ismail Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Khairil Adzhar Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisah Bujang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18421/TEM131-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Antibacterial Activity of Selected Deep Eutectic Solvents (DESs) and Deep Eutectic Solvents Comprising Organic Acids (OA‐DESs) Towards Gram‐positive and Gram‐negative Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kocot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202303475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Impedance Matching Networks for Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (6), pp.6006109. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3378310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Super-Resolution Fluorescence and Coaxial 3-D Scanning Microwave Microscopy: Proof-of-Concept In-Liquid Live-Cell Imaging: Toward a Biological Nano-Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Hung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWT.2024.3483071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Pulse Data Transmission and Indoor Localization Using 60-GHz-UWB MMIC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIM.2023.3287251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Deep Eutectic Solvents Comprising Organic Acids and Their Application in (Bio)Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), pp.8492. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on graphene and graphene composites for application in electromagnetic shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and 2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (3-4), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41127-023-00065-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane InGaAs/Ga(As)Sb nanowire based tunnel junctions grown by selective area molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bucamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac45c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of pad metallization in miniaturized microfabricated silicon microcantilever-based wafer probes for low contact force low skate on-wafer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.015007. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6439/ac3cd7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Wave Phased Arrays and Over-the-Air Characterization for 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Hidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (5), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2022.3148328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll-to-roll in-line implementation of microwave free-space non-destructive evaluation of conductive composite thin layer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Koutsoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Alic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Vavouliotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferry Kienberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), 378, 11 p. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11010378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field scanning millimeter-wave microscope operating inside a scanning electron microscope: towards quantitative electrical nanocharacterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.2788. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11062788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Vector Topology Enabling Multi RF Functionalities for 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.114418-114427. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3098179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-sensor fusion architectures based on the covariance intersection algorithm-estimating calculation burdens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 (4), 77, 16 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01347-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationary-based vital signs detection using microwave radar at 2.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, 19p. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-high bandwidth nano-electronic interface to the interior of living cells with integrated fluorescence readout of metabolic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dandan Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Hung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 10756, 12 p. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67408-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic demultiplexer based on electromagnetically induced transparency resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaf11b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New millimeter wave generation scheme for MIMO-OFDM based Radio-over-Fiber system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 442, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2019.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Wafer Series-Through Broadband Measurement of Sub-fF55-nm MOS RF Voltage-Tunable Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (9), pp.831 - 833. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2018.2851386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave interferometry based on open-ended coaxial technique for high sensitivity liquid sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v6i3.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of 60-GHz-WPAN system distributed over multi-mode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa El Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (4), pp.381-387. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eletel-2017-0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting parameters influence on accuracy and stability of near-field scanning microwave microscopy platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.890-897. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2015.2507699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a microelectromechanical systems (MEMS) approach for miniaturized microcantilever-based RF microwave probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and calibration in near-field microwave microscopy for dielectric constant and loss tangent measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (12), pp.4667-4668. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2533608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave and millimeter wave properties of vertically-aligned single wall carbon nanotubes films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tripon-Canseliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Hivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Teo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (5), pp.2433-2441. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-016-4362-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing of liquid droplets with a scanning near-field microwave microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 230, pp.170-174. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiport Reflectometer Based on Subtractive Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.4729-4730. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2435991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated MEMS RF Probe for SEM Station—Pad Size and Parasitic Capacitance Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (10), pp.693-695. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2015.2463213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancellation Technique for CW Ground Penetrating Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (5), pp.343-345. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2015.2410144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS probes for on-wafer RF microwave characterization of future microelectronics: design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (7), pp.075024. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/25/7/075024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetically induced absorption in detuned stub waveguides: a simple analytical and experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (50), 505901, 12 p. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/26/50/505901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometer-based microwave microscopy operating in transmission mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2226-2227. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2317452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric technique for scanning near-field microwave microscopy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1281-1286. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2013.2296416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Microcantilever-based RF Microwave Probes Using MEMS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.692-695. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical optics-based model for dielectric constant and loss tangent free-space measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1818-1823. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2013.2297811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement techniques for RF nanoelectronic devices : new equipment to overcome the problems of impedance and scale mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.30-39. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2013.2288710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Near-field Microwave Microscopy Platform for Electromagnetic Micro-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, EUROSENSORS 2014, the 28th European Conference on Solid-State Transducers, 87, pp.388-391. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave near-field microscope based on the multiport technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.3189-3193. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2013.2270918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port-based compact and low-cost near-field 35 GHz microscopy platform for non-destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interferometric scanning microwave microscope and calibration method for sub-fF microwave measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ducatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (12), pp.123705. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4848995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One decade microwave forward network analyzer based on the multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave liquid sensing based on interferometry and microscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.542-544. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2012.2218230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60-GHz near-field six-port microscope using a scanning slit probe for subsurface sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.2575-2576. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2197197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation for complete and accurate calibration of six-port reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.574-581. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2011.2181861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a compact dual six-port millimeter-wave network analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60, pp.3207-3213. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2011.2124690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate integrated waveguide (SIW) inductive window band-pass filter based on post-wall irises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.33607-1-5. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz scanning near-field microscope with high spatial resolution sub-surface imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.625-627. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2011.2167744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-port communication receiver with digital IQ-regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.58-60. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2009.2035969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless microwave technique based on a spread-loss model for dielectric materials characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.33-35. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2008.2008573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new range finder based on a four-port junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.697-698. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2009.2021189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz six-port distance measurement system with sub-millimeter accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.644-646. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2009.2029744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning near-field millimeter-wave microscope : application to a vector-coding technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.2392-2397. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2008.926365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and performance of two new ultra-wideband four-port-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.3137-3142. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.2007138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolysis in milk during experimental Escherichia coli mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vangroenweghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 87, pp.2923-2931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (144)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layered Metamaterial Based Broadband Circuit Analog Microwave Absorber Using Graphene/Carbon Conductive Paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahil Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Repeatability of Nanoscale On-Wafer Calibration Structures on High Resistivity Silicon Substrate Up to 110 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.588-591, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie ultralarge bande appliquée aux systèmes à ondes millimétriques pour la géolocalisation basée sur la TDoA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steve NKOLO BEKONO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Microwave Techniques for Dielectric Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.250-253, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Imaging with Open-Ended Coaxial Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Hung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Manipulation, Automation and Robotics at Small Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Key Factors in the Electromagnetic Interference Shielding by Graphene-Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duška Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.162-166, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of EMI Shielding Efficiency of Graphene Composites with Silver Nanoparticles Prepared Under Low-dose Gamma Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Stefanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Momčilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Mead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference &amp; Exhibition in Graphene and 2D Material (Graphene 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning for graphene-based composites in EMI shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Jovanovć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExcellMater Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Belgrade, Serbia. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Scanning Microwave and Electron Microscopy for nanoscale measurements under vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Théron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Nanorobotics Integration with Microwave and Millimeter-Wave Techniques for Advanced On-wafer Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cérine Mokthari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 5th International Conference in Electronic Engineering, Information Technology & Education (EEITE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEITE61750.2024.10654413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic Integration with Millimeter-Waves: Advancing Precise Free-Space Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.324-326, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrInShield for Graphene-Based Composites in Electromagnetic Interference Shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Prekodravac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.318-320, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELENA project – electrical nanoscale metrology in industry: key outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Kaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hertwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières GDR NAME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille (Villeneuve d'Ascq), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Six-Port Technology in Microwave Nondestructive Testing: Current Status and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal. pp.752-753, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Scanning Microwave Microscopy Simulation Using CST Microwave Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MARSS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE International Conference on Manipulation, Automation and Robotics at Small Scales, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Wafer TRL Calibration Design for Microwave Nanoscale and High Impedance Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotics and Automatic On-Wafer Probe Station with Nanometer Positionning Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winnipeg, Canada. pp.22-24, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO56117.2023.10202165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Robotic On-Wafer Probing Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Symposium on Wireless Technology &amp; Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Kuala Lumpur, Malaysia. pp.99-102, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA58588.2023.10249964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Electromagnetic Shielding with Free-Standing Composites Based on Graphene Oxide and Silver Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian von Kleist-Retzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS58567.2023.10294133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Standard Substrate EM-Simulation for On-Wafer GSG Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winnipeg, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO56117.2023.10202375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory investigation of on-wafer S parameter measurements from 110 GHz to 1.1 THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobang Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ridler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Arz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Ngoc Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd European Microwave Conference, EuMC 2023, Session EuMC31 - Calibration and deembedding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme nano-robotique radar à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme médicale intégrée à un simulateur immersif de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Monostatic Microwave Radar for Building Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC53148.2023.10176071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond pulse technology applied to millimetre wave systems for TDoA-based geolocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiSNet53095.2022.9721359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Microwave Sensing in the Modern Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Radio and Wireless Symposium, RWW2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation avancée pour la modélisation et la caractérisation multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LN2 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Balcons du lac d’Annecy, Sévrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Workshop] Nanorobotics automated on-wafer probing station for millimeter-wave coplanar waveguide (CPW) S-parameters measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 17th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. Workshop Recent developments in millimetre-wave measurement: S-parameters and material properties</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring S-Parameters using millimetre-wave power measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference, EuMC 2021, Session WS09-EuMC – Workshop Research in Power and S-parameters Measurements at mmWave and Terahertz Frequencies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuMIC/EuMC/EuMW, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme robotisée et automatisée pour la caractérisation microonde par sonde coaxiale évanescente en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotics and automated platform for microwave characterization of liquids using coaxial evanescent probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano, Meso, Micro: Science and Innovation for Radio and Photonic, URSI JS22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tutorial] Multiscale Microwave and Millimeter-Wave Nondestructive Testing and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE I2MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Combined mm-Waves and Nanorobotics for Traceable Electronics Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium, IMS2022, Workshop WMK: On-wafer mm-wave measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited workshop] MMAMA - Microwave Microscopy for Advanced and Efficient Materials Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022), Special Session WE3, Electromagnetic and Multiphysics Multiscale Modelling and Characterization for Advanced and Efficient Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hyperfréquences ‘On-Wafer’ d’impédances extrêmes : Limitations et Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Six-Port Basée sur une Analyse de Fourier : Extension Record de 250% des Performances Fréquentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new faster filter based on optimizing the calculation burden of information and Kalman filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European/IFAC Workshop on Advanced Control and Diagnosis (ACD'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bologna, Italy. pp.453-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of On-Wafer Microwave Probe Station for Precision GSG Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Microwave and Radar Conference, MIKON 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of polymeric polysaccharide-based nanoparticles as a challenge in microwave tomography targetting breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Microwave and Radar Conference, MIKON 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WR15 Six-port Interferometric Set-up for Millimeter-wave Characterization for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Hangzhou, China. pp.414-419, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS55526.2022.9792652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for wireless communication and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Symposium on Networks, Computers and Communications (ISNCC), Session A10 - Signals and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubai (virtual), United Arab Emirates. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC52172.2021.9615694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Real-Time Sensor-Fault Detection using Shannon’s Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited workshop] Nanorobotic On-Wafer Probe Station Under Scanning Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Microwave Week - Workshop Measurements at mmWave and Terahertz Frequencies of Three Measurement Quantities: S-Parameters, Power, and Complex Permittivity of Dielectric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extend IQ Six-Port Demodulator RF Bandwidth by 250% Using Fourier Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.284-288, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GSG probe to pads contact repeatability for on-wafer RF measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 7th International Conference on Smart Instrumentation, Measurement and Applications (ICSIMA 2021), Session 4A: Medical Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bandung, Indonesia. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSIMA50015.2021.9526303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Positioning Test platform for Free-Space Six-Port Interferometric Distance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Sources of Uncertainties in CW Microwave Noncontact Vital Sign Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.614-617, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for TDoA and AoA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.321-324, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and Six-Port Microwave Sensing Techniques for Nondestructive Testing and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.320-320, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept millimeter-wave free-space nondestructive testing implemented on collaborative mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Metrology for Industry 4.0 &amp; IoT 2020, MetroInd4.0&amp;IoT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Roma, Italy. pp.354-359, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroInd4.0IoT48571.2020.9138237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of near-field scanning millimeter-wave microscopy up to 67 GHz under scanning electron microscopy vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT International Microwave Symposium, IMS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Los Angeles (On-line event), United States. pp.95-98, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9224090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de solutions hyperfréquences pour la société moderne: bio-radar et microscopie électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Szymik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Pédagogiques du CNFM, JPCNFM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Malo, France. 1013, 9 p., </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Atomic, Microwave and Electron Microscope: A tool for Hybrid Characterization of Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3550534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a near-field scanning millimeter-wave microscope integrated in a scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manipulation, Automation, and Robotics at Small Scales, MARSS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Helsinki, Finland. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-GHz six-port system for localization based on time difference of arrival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Orlando, FL, United States. pp.513-516, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2019.8714390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port technology for millimeter-wave metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE-Antennas-and-Propagation-Society (IEEE AP-S) Topical Meeting on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bali, Indonesia. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and microwave sensing methods and instruments for nondestructive testing and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Seminar on Environmental Sustainability, Disaster Prevention and Reduction, and Engineering Education, ESDPR&amp;EE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Gifu, Japan. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiport Vector Network Analyzer Configured in RF Interferometric Mode for Reference Impedance Renormalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, France. pp.1276-1278, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8700783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif d’une structure à partir d’un capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées Nationales Microondes (IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using a windowed entropy-based criterion - Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.56-61, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an adaptive entropy-based threshold for change detection methods – Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1173-1178, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using an entropy criterion - Application to fault-tolerant fusion in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI’2019 (IFSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interféromètre six-port intégré en bande V pour applications radar et communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïdia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] SMM characterization of Au nanodots and FcC11SH molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ducatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Annual Linz Winter Workshop, Advances in Single-Molecule Research for Biology &amp; Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Technology for 5G Millimeter-Wave Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cartagena des Indias, Colombia. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2018.8520353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device-free human activity microwave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, Canada. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2018.8311558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Wafer Broadband Microwave Measurement of High impedance Devices-CPW Test Structures with Integrated Metallic Nano-resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Votsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ridler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.25-28, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave microscopy of vital mitochondria in respiration buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas C. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Burke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium, IMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Philadelphia, PA, United States. pp.115-118, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Error Analysis in Near-Field Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS.2018.8481160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling in Near-Field Scanning Microwave Microscopy Highlighting Limitations in Spatial and Electrical Resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf C Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO.2018.8503487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization Models for Traceable Characterization of Planar CPW SOL Calibration Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rietveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spirito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPEM.2018.8500810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] A review of the six-port technique for metrology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poznan, Poland. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative determination of small dielectric and loss tangent contrasts in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Torino, Italy. pp.909-914, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2017.7969796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de nano-manipulateurs – Application à la nanocaractérisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristor Device Characterization by Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf C Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS.2017.8016537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined scanning microwave and electron microscopy: a novel toolbox for hybrid nanoscale material analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. C. Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes, IMWS-AMP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy. 3 p., </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2017.8247419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Scanning Millimeter-wave Microscope Combined with a Scanning Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf C. Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Microwave-Theory-and-Techniques-Society International Microwave Symposium, IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States. pp.1656-1659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-probing station incorporating MEMS probes for 1D device RF on-wafer characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave six-port IQ demodulator in 65 nm SOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taipei, Taiwan. pp.375-379, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2016.7520391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a reference wafer for on-wafer testing of extreme impedance devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Votsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th ARFTG Microwave Measurement Symposium, ARFTG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Austin, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2016.7839719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and Accuracy Analysis in Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium, IMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Francisco, CA, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2016.7540188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF wafer probing with improved contact repeatability using nanometer positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian von Kleist-Retzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 87th ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Francisco, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2016.7501967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">65 nm SOI CMOS 60 GHz passive mixer for six-port technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, TX, United States. pp.52-55, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2016.7444320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic on-wafer probe station for microwave characterization in a scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Phoenix, Arizona, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7166970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-wafer probe station for microwave metrology at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.1960-1964, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-10 nm-scale capacitors and tunnel junctions measurements by SMM coupled to RF interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ducatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Microwave Conference EuMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Accuracy and Repeatability in Near-Field Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference, I2MTC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2015, Pisa, Italie. pp.1735-1740, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic RF probe station for calibrated on-wafer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.163-166, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Properties Extraction of Coplanar Propagation Waveguides on High Resistivity Silicon Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechatronics, Electronic, Industrial and Control Engineering (MEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Shenyang, PEOPLES R, China. pp.539-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward V-band Vector Network Analyzer Based on a Modified Six-port Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2015, 9th IEEE Radio &amp; Wireless Week, RWW 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, CA, États-Unis. pp.23-25, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2015.7127400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field scanning microwave microscope for subsurface non-destructive characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.155-158, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS-based RF probes for on-wafer microwave characterization of micro/nanoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 28th IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Estoril, Portugal. pp.1012-1015, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMSYS.2015.7051133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port technology for millimeter-wave radar and imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2014, 9th Annual IEEE Radio Wireless Week, RWW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Newport Beach, CA, United States. paper WE1A-1, 3 p., </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiSNet.2014.6825508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 – 20 GHz kΩ -range BiCMOS 55 nm Reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Donche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quemerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized MEMS-based GSG probes for microwave characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 44th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1150-1153, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie champ proche micro-ondes pour la caractérisation de liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW Radar for Monitoring Water-to-Cellular Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italie. pp.1832-1835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field Microwave Microscopy for Liquid Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italie. pp.628--631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-20 GHz k Omega-range BiCMOS 55 nm Reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Donche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International New Circuits and Systems Conference (IEEE NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, Canada. pp.385-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-paths microwave interferometric system based on a six-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Radar Conference, EuRAD 2013, and 43rd European Microwave Conference, EuMC 2013, European Microwave Week 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nuremberg, Germany. paper EuMC/EuRAD02-5, 291-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave microscopy platform for measurement in liquids and moist materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Weimar, Germany. pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency characterization at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th China-French Symposium on Functional Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Paths Microwave Inteferometric System Based on a Six-Port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Allemagne. pp.1603-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband microwave interferometry for non destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Nondestructive Characterization of Materials, NDCM-XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le Mans, France. paper 15526, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique interférométrique pour la caractérisation diélectrique en milieu liquide par ligne coaxiale ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Balki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moutaoukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Maroc. papier 266, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric technique for scanning near-field microwave microscopy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference, I2MTC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Minneapolis, MN, United States. pp.1694-1698, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2013.6555703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie hyperfréquence champ proche en transmission pour la caractérisation diélectrique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique, JNRDM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric technique for microwave measurement of high impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE MTT-S International Microwave Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique multi-port pour la microscopie champ proche microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chambéry, France. session S8, papier ID18, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-port technology for microwave sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE MTT-S International Microwave Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] High frequency characterization of nanotechnologies : toward new instrumentations and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porquerolles, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-band two-tone continuous wave radar operating in monostatic/bistatic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Radar Conference, EuRAD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amsterdam, Netherlands. pp.266-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High impedance RF four-port reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference, EuMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom. pp.491-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hyperfréquence dédiée à la caractérisation diélectrique en environnement intra-bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France. papier 130, 2F7, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-band near-field microwave microscope operating in transmission-mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electromagnetic Near-Field Characterization and Imaging, ICONIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France. CDROM, paper 2A, 1-5, 2nd Best paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field scanning microscopy in liquid media based on microwave interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances, ISEMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature interferometric down-converter for V-band radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Radar Conference, EuRAD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle topologie quatre-port pour la mesure large bande de coefficients de réflexion en gamme micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France. papier 55, 2F3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscope pour l'imagerie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Maroc. CDROM, session A2, papier 55, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz characterization of carbon nanotube devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week Workshops and Short Courses, Microwave Nanocharacterisation : Challenges and Breakthroughs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact near-field microwave microscope based on the multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference, EuMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.771-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature dual six-port millimeter-wave network analyzer on alumina ceramic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference, EuMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.1564-1567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive-post filter with stepped transitions around 5 GHz for substrate integrated waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Image and Signal Processing and their Applications, ISPA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port based near-field millimeter-wave microscope using a slit scanning probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electromagnetic Near-Field Characterization and Imaging, ICONIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taiwan. pp.17-22, Honorable Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double réflectomètre millimétrique six-port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6D-7, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-port hyperfréquences et techniques de calibrage associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Châtillon, France. pp.218-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ku-band filters and diplexers with rounded corners in waveguide technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Image and Signal Processing and their Applications, ISPA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-space microwave moisture content evaluation by means of a low-cost four-port based reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances, ISEMA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Finland. pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'une transition en paliers et d'un filtre micro-onde inductif en technologie SIW 'Substrate Integrated Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Maroc. pp.A3-5, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d'imagerie à ondes évanescentes basée sur la réflectométrie six-port à 35 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6D-3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyseur de réseaux millimétrique six-port et calibrage associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Maroc. pp.A4-3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra wide-band four-port reflectometer using only two quadratic detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium, IMS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United States. pp.379-382, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation non destructive micro-onde à base de réseaux de neurones artificiels : application au génie civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une technique de calibrage pour la mesure bistatique en espace libre sans filtrage temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de mesure bistatique en espace libre s'affranchissant du filtrage temporel et des antennes à faisceaux focalisés : application à la caractérisation de matériaux épais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.3A3-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vector coding technique using evanescent microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Electromagnetic Near-Field Characterization and Imaging, ICONIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homodyne dual six-port network analyzer and associated calibration technique for millimeter wave measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully InP monolithic integrated millimeter-wave reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Aabbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.703-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et technique de calibrage associée pour la mesure de paramètre S à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une technique de calibrage adaptatif pour la mesure de paramètres S en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 4èmes Journées Franco-Maghrébines des Microondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems conception and adaptative calibration technique for S-parameters measurement at 35 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.Session 4A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELENA : a European project for electrical nanoscale metrology in industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Kaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hertwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Forum des Microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernai (Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-field scanning microwave microscope in a scanning electron microscope: design and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Scanning Probe Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Louvain la Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches informationnelles pour la fusion tolérante aux fautes – Application à la robotique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW Radar for Monitoring Water-to-Cellular Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.529-532, 2014, European Radar Conference EuRAD, 978-2-87487-037-8. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuRAD.2014.6991324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and automation for miniaturized microwave GSG nanoprobing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.751-768, 2020, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22587-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tutorial] Microfabrication of THz on-wafer calibration kits and nanorobotics on-wafer probing station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMMT Project Training Courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à base de six-port en gammes micro-onde et millimétrique et techniques de calibrage associées : application à l'analyse de réseaux, aux télécommunications et au contrôle non destructif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId569"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A2AE330"/>
+    <w:nsid w:val="0D32E9CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EFF93C1"/>
+    <w:nsid w:val="D71A8830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kamel.haddadi@univ-lille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtt.org/profile/kamel-haddadi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2016.imtc.ieee-ims.org/tutorial-understanding-scanning-near-field-microwave-microscopy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Prekodravac Filipovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Milenkovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Kleut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yasir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100873" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Seck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Allal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532312003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mubarak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Ngoc Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Arz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3537461" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Marinkovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Doronti&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Kepi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15070541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Swebocki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kocot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Cieminska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Bortolus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c01159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pantic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian von Kleist-Retzow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-024-00178-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754134v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fikri Ikhwan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahidah Mansor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhani Ismail Khan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairil Adzhar Mahmood" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisah Bujang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18421/TEM131-15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Arellano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202303475" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hoffmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eckmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Lin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Herzog" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3378310" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Mom&#269;ilovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Mead" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Huski&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110912" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hung Lee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2024.3483071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108492" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378781v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41127-023-00065-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIM.2023.3287251" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bucamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac45c5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Daffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac3cd7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Maggi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Hidri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Orozco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3148328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Koutsoukis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Vavouliotis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Kienberger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010378" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3098179" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01347-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sekak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Zerhouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123396" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Ren" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Nemati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67408-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089125v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yahyaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moussati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.03.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouadili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. El Boudouti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaf11b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2851386" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bakli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v6i3.428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa El Yahyaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eletel-2017-0052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bakli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2533608" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.043" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Gu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2507699" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hivin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-4362-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.04.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1308S8L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fellahi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzouk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2463213" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224662v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2435991" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224664v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nounouh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2410144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345571v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/7/075024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2296416" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.631" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936563v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2013.2288710" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2297811" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/50/505901" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000003v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2317452" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.733" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.01.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87QH4181-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2270918" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922585v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ducatteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848995" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2012.2218230" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2197197" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2011.2181861" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nouri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benza&#239;m" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100057" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WJNVKGG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2124690" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2011.2167744" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2035969" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472451v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2021189" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzaim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2008573" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2029744" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2007138" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356989v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maazi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.926365" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674271v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vangroenweghe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Thakur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Tyagi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276235" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524778v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235077" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705760v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ka Kleut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanovic" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651782" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanov&#263;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932615v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Th&#233;ron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698839v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Alsaleh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633954" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;rine Mokthari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEITE61750.2024.10654413" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steve NKOLO BEKONO" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692092v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651951" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698824v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Prekodravac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633959" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04748829v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hertwig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802136v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701996" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946858v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Vangheluwe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651788" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182408v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerine Mokhtari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO56117.2023.10202165" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268605v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA58588.2023.10249964" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378816v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294133" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182385v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO56117.2023.10202375" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244234v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobang Shang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ridler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326698v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desplanque" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC53148.2023.10176071" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600035v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSNet53095.2022.9721359" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700596v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697463v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998583v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702621v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Petit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846448v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702591v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702685v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abassi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700606v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697456v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697462v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637505v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435641v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835142v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753535v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenoir" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS55526.2022.9792652" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC52172.2021.9615694" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508613v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595413" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582098v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404613v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIMA50015.2021.9526303" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216583v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abassi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703607" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508596v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703650" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627132v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sekak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebbache" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703622" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541083v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539767" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541071v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539773" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224645v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroInd4.0IoT48571.2020.9138237" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340538v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szymik" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191013" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281097v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Haenssler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224647v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2019.8714390" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219999v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224646v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959806" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932434v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3550534" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435636v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328441v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mubarak" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8700783" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432105v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864768" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432061v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820667" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435649v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573203v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ducatteau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351039v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2018.8520353" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224649v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2018.8311558" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913677v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481160" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056825v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mascolo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Votsi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ridler" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541607" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224648v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas C. Wallace" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Burke" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439645" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085776v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rietveld" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spirito" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8500810" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054247v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405340" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311382v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Najjari" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2017.8016537" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224652v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2017.7969796" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509792v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Taleb" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224651v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Haenssler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2017.8247419" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224653v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C. Haenssler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726555v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El El Fellahi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230973" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224659v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2016.7520391" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224661v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540188" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224658v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2016.7839719" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224660v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2016.7444320" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083251v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2016.7501967" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345575v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166970" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345596v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151582" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962399v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345849" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345580v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345725" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224665v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151542" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224666v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2015.7127400" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224668v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lv" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhao" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224667v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345723" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345582v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2015.7051133" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345623v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986644" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020399v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224673v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224672v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005657v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSNet.2014.6825508" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222113v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quemerais" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934063" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224670v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987965v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224674v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922398v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877838v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000209v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804745v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Balki" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaoukil" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877837v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2013.6555703" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806623v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806622v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802597v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258266" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802596v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259554" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801042v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tagro" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802599v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800347v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806696v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mariage" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800349v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603113v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800346v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806695v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591378v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573558v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568959v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568960v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ziouche" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575718v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474442v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573521v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573534v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575717v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474441v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573514v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573520v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573515v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361033v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633182" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284474v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284473v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370312v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362406v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126826v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147515v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aabbaoui" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gorisse" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126744v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126728v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142280v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128717v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278736v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polovodov" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haenssler" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435498v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224671v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2014.6991324" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345340v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22587-2_24" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748356v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286227v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kamel.haddadi@univ-lille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtt.org/profile/kamel-haddadi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2016.imtc.ieee-ims.org/tutorial-understanding-scanning-near-field-microwave-microscopy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Prekodravac Filipovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Milenkovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Kleut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yasir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100873" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Marinkovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Doronti&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Kepi&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15070541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Seck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Allal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532312003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mubarak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Ngoc Phung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Arz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3537461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Swebocki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kocot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Cieminska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Bortolus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c01159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pantic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian von Kleist-Retzow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-024-00178-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Mom&#269;ilovi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Mead" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Huski&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110912" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fikri Ikhwan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahidah Mansor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhani Ismail Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairil Adzhar Mahmood" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisah Bujang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18421/TEM131-15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Arellano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202303475" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hoffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eckmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Lin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Herzog" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3378310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hung Lee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2024.3483071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIM.2023.3287251" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378781v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41127-023-00065-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bucamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac45c5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Daffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac3cd7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Maggi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Hidri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Orozco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3148328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Koutsoukis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Vavouliotis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Kienberger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010378" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3098179" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01347-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sekak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Zerhouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123396" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Ren" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Nemati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67408-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouadili" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. El Boudouti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaf11b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yahyaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moussati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.03.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2851386" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bakli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v6i3.428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa El Yahyaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eletel-2017-0052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Gu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2507699" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.043" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bakli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2533608" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hivin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-4362-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.04.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1308S8L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2435991" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fellahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2463213" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224664v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nounouh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2410144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345571v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/7/075024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/50/505901" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2317452" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980043v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2296416" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.631" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2297811" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2013.2288710" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.733" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903759v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2270918" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797211v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.01.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87QH4181-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922585v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ducatteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848995" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2012.2218230" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2197197" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2011.2181861" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639932v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2124690" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672781v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nouri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benza&#239;m" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feham" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100057" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WJNVKGG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2011.2167744" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2035969" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472450v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzaim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2008573" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472451v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2021189" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2029744" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356989v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.926365" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356992v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2007138" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674271v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vangroenweghe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Thakur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Tyagi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276235" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524778v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235077" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524836v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steve NKOLO BEKONO" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Alsaleh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651951" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705760v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ka Kleut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanovic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651782" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665828v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608096v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanov&#263;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932615v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Th&#233;ron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714622v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;rine Mokthari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEITE61750.2024.10654413" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698839v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633954" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698824v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Prekodravac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633959" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04748829v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hertwig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802136v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701996" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946858v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Vangheluwe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651788" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182408v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerine Mokhtari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO56117.2023.10202165" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268605v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA58588.2023.10249964" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378816v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294133" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182385v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO56117.2023.10202375" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244234v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobang Shang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ridler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326698v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desplanque" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC53148.2023.10176071" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600035v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSNet53095.2022.9721359" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700596v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697463v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998583v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702621v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Petit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846448v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697462v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702591v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702685v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abassi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435641v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835142v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753535v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenoir" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS55526.2022.9792652" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC52172.2021.9615694" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508613v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595413" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582098v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216583v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abassi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703607" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404613v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIMA50015.2021.9526303" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508596v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703650" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627132v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sekak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebbache" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703622" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541083v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539767" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541071v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539773" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224645v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroInd4.0IoT48571.2020.9138237" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340538v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szymik" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191013" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932434v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3550534" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281097v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Haenssler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224647v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2019.8714390" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224646v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959806" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328441v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mubarak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8700783" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435636v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432105v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864768" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432061v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820667" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435649v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573203v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ducatteau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351039v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2018.8520353" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224649v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2018.8311558" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056825v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mascolo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Votsi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ridler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541607" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224648v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas C. Wallace" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Burke" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439645" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913677v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481160" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085776v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rietveld" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spirito" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8500810" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054247v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405340" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224652v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2017.7969796" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509792v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Taleb" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311382v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Najjari" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2017.8016537" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224651v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Haenssler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2017.8247419" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224653v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C. Haenssler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726555v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El El Fellahi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230973" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224659v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2016.7520391" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224658v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2016.7839719" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224661v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540188" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083251v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2016.7501967" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224660v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2016.7444320" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345575v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166970" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345596v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151582" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962399v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345849" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224665v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151542" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345580v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345725" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224668v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lv" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhao" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224666v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2015.7127400" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224667v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345723" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345582v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2015.7051133" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005657v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSNet.2014.6825508" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222113v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quemerais" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934063" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345623v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986644" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020399v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224673v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224672v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224670v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922398v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877838v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987965v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224674v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000209v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804745v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Balki" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaoukil" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877837v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2013.6555703" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806623v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802596v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259554" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806622v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802597v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258266" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801042v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tagro" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802599v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800347v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806696v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mariage" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800349v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603113v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800346v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806695v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591378v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573558v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568959v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568960v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ziouche" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575718v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474442v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573521v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573534v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575717v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474441v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573514v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573520v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573515v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361033v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633182" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284473v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284474v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370312v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362406v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126826v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147515v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aabbaoui" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gorisse" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126744v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126728v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142280v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128717v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278736v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polovodov" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haenssler" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435498v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224671v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2014.6991324" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345340v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22587-2_24" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748356v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286227v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>