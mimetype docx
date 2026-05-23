--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kamel Haddadi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Kamel HADDADIFull Professor - Habilitation in PhysicsUniversity of LilleInstitute of Electronics, Microelectronics and Nanotechnology - IEMNUnité Mixte de Recherche - Centre National de la Recherche Scientifique - UMR CNRS 8520IEMN-DHS, Avenue Poincaré CS 6006959652 Villeneuve d'Ascq Cedex FranceTél: 33-3 20 19 79 20Tél: 33-6 37 74 83 63Fax: 33-3 20 19 78 99E-mail:</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kamel.haddadi@univ-lille.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short BiographyKamel Haddadi (Member, IEEE) received the M.Sc. and Ph.D. degrees from the University of Lille, Villeneuve-d’Ascq, France, in 2003 and 2007, respectively. He is currently a Full Professor with the Institute of Electronics, Microelectronics and Nanotechnology, joint research unit between the University of Lille and the CNRS. He is the Head of the Lab-Space RF-2S (Radio-Frequency Sensing and Services) dedicated to the development of microwave/mm-wave instrumentation and sensors for nondestructive testing applications. The results achieved in this context led to publication of around 150 articles in peer-review international papers and conferences. He is a member of the International Committees: IEEE MTT-8 RF Nanotechnology and IEEE MTT-24 Microwave/mm-Wave Radar, Sensing and Array Systems, and a TPC member in various IEEE conferences. He is an Associate Editor of IEEE Transactions on Instrumentation and Measurement and IET Measurement Science and Technology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INFORMATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head Lab-Space RF-2S - Radio-Frequency Sensing & Services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE INSTRUMENTATION AND MEASUREMENT SOCIETY</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011, 2012 and 2016 Best Reviewer Recognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medal outstanding contribution : Top 70 most-productive Reviewers in the past seven years</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medal outstanding contribution : Top 70 most-productive Associate Editors in the past seven years</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 IEEE  Open Journal of Instrumentation and Measurement Outstanding Reviewer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the joint IEMN – ST Microelectronics laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor IET Science, Measurement & Technology, IEEE TIMAssociate Editor IEEE Transactions on Instrumentation Measurement and Techniques (TIM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TPC Member IEEE Sensors, IEEE I2MTC, IEEE MARSS, IEEE ARFTG, ...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International IEEE MTT committee Member :‘TC IEEE MTT-8 RF Nanotechnology’ (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mtt.org/profile/kamel-haddadi/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)‘TC IEEE MTT-24 Microwave/MM-Wave Radar, Sensing & Array’ (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mtt.org/profile/kamel-haddadi/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer : Funding agencies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deutsche Forschungsgemeinschaft DFG - Germany</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NSERC - Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University Sponsored Research - UAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Last PROJECTS & COLLABORATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – H2020 – Nanotechnologies, Advanced Materials, Advanced Manufacturing and Processing, and Biotechnology (NMBP) –  MMAMA - Microwave Microscopy for Advanced and Efficient Materials Analysis and ProductionConsortium : Industry : Keysight Technologies GMBH (Austria). RTO (Research and Technology Organization) : Materia Nova ASBL (Belgium),  METAS (Switzerland). Laboratoire académique : ETHZ (Switzerland). SME (Small and Medium-sized Enterprises) : QWED (Poland), Dracula Technologies (France), Adamant Composites LTD (Greece).Coordinator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – Joint Research Project (JRP SRT-i17) - European Metrology Program for Innovation and Research (EMPIR)Planar Cal - Microwave measurements for planar circuits and componentsConsortium : METAS (Switzerland), NPL (United Kingdom), PTB (Germany), VSL (Netherlands). EPCOS AG (Germany), Forschungsverbund Berlin e.V. (Germany), Fraunhofer-Gesellschaft zur Foerderung der angewandten Forschung e.V. (Germany), Friedrich-Alexander-Universität Erlangen - Nürnberg (Germany), ROHDE & SCHWARZ GmbH & Co. Kommanditgesellschaft (Germany), Technische Universiteit Delft (Netherlands), University of Leeds (United Kingdom)Scientific Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – Joint Research Project (JRP SRT-i17) – European Metrology Program for Innovation and Research (EMPIR) 2019-2021TEMMT-Traceability for electrical measurements at millimetre-wave and terahertz frequencies for communications and electronics technologiesConsortium : CMI (Czech Republic), GUM (Poland), INTI (Argentina), LNE (France), METAS (Switzerland), NPL (UK), PTB (Germany), TUBITAK (Turkey), VSL (Netherlands), Anritsu (UK), FormFactor (Germany), Keysight (Belgium), Rohde & Schwarz (R&S) (Germany), Virginia Diodes Inc (VDI) (USA), Forschungsverbund Berlin (FBH) (Germany), The University of Birmingham (BHAM)(UK), Chalmers university of technology (Chalmers) (Sweden), Wojskowa Akademia Techniczna im Jaroslawa Dabrowskiego (WAT), PolandScientific Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – Joint Research Project (JRP 20IND12) – European Metrology Program for Innovation and Research (EMPIR) 2021-2024ELENA - Electrical nanoscale metrology in industryConsortium: BAM (Germany), CMI (Czech Republic), DFM (Denmark), LNE (France), METAS (Switzerland), PTB (Germany), TUBITAK (Turkey), VSL (Netherlands), ISC (Germany), CEA-LETI (France), CNRS (France), JKU (Austria), University of Glasgow (UK), Université de Lille (France)Scientific Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR/DFG – 2015-2018VACSMM: Vacuum Scanning Microwave Microscopy for quantitative characterization of sub-10 nm and atto-Farad scale capacitors and memoriesScientific Leader WP1 – Development of an RF interferometric or reflectometric setup for aF scale characterization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissemination-TutorialHADDADI K - Understanding scanning near-field microwave microscopyInternational Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2016, Taipei,Taiwan, May 23-26, 2016, Measurements and Industrial Applications</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://2016.imtc.ieee-ims.org/tutorial-understanding-scanning-near-field-microwave-microscopy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-TutorialHADDADI K - H2020: Microwave Microscopy for Advanced and Efficient Materials Analysis and ProductionInternational Instrumentation and Measurement Technology Conference, IEEE I2MTC 2020,Dubrovnik, Croatia, May 25-28, 2020 [ONLINE]-TutorialHADDADI K Multiscale Microwave and Millimeter-Wave Nondestructive Testing and Evaluation, International Instrumentation and Measurement Technology Conference,IEEE I2MTC 2022, Ottawa, Canada, May 16-19, 2022.-Seminar Series, IEEE UAE Microwave Theory and Techniques, Instrumentation and Measurement, Antennas and Propagation Joint Chapter,HADDADI K., Microwave sensing in the modern society,Thursday, 4 November 2021, Dubai, UAE.-IEEE RWW 2022 – Technical Lectures. “Microwave Sensing in the Modern Society”Speaker: Kamel Haddadi, Wednesday, 19 January 2022, Las Vegas, US.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Session Organization & Chairing-IEEE RWW 2015-IEEE ICEAA 2018-EuMW 2019 – Workshop ‘Microwave Characterization and Modelling at Nano and Micro-Scale of Advanced Materials to Enhance Emerging Products Manufacturing”, 29 September 2019, Paris.-IEEE NEMO 2022 – Workshop ‘Electromagnetic and Multiphysics Multiscale Modelling and Characterization for Advanced and Efficient Material”, Limoges, France, 6-8 Juillet 2022.-IEEE IMS 2022 –TPC member, Open forum (Phased Arrays and OTA Applications Day), June 2022.-IEEE RWW 2022 –  Technical Lectures, Las Vegas, US, Wednesday, 19 January 2022.-IEEE RWW 2022 & 2023 – Judge for Student Paper Competition, Las Vegas, US, 16-19 January 2022</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable gamma irradiation strategy for GO and rGO modification: Impact on electromagnetic interference shielding efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Prekodravac Filipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.100873. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electromagnetic Interference Shielding Materials: Biochars, Scaffolds, Rare Earth, and Ferrite-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Marinković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slađana Dorontić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano15070541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Calibration Standards for On-Wafer S-Parameters measurements up to 110 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22nd International Metrology Congress (CIM2025), 323, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532312003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interlaboratory Comparison of On-Wafer S-Parameter Measurements up to 1.1 THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Ngoc Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Arz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2025.3537461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking through Microbial Defenses─Organic Acid-Based Deep Eutectic Solvents as a Neoteric Strategy in Bacterial Biofilms, Persister, and Fungal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kocot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Cieminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Bortolus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Muchembled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.5c01159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave electromagnetic shielding with free-standing composites based on graphene oxide and silver nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian von Kleist-Retzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-024-00178-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Photothermal and EMI Shielding Efficiency of Graphene–Silver Nanoparticle Composites Prepared under Low-Dose Gamma Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Stefanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Momčilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Mead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14110912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson Correlation and Multiple Correlation Analyses of the Animal Fat S-Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fikri Ikhwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahidah Mansor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhani Ismail Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Khairil Adzhar Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisah Bujang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18421/TEM131-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Antibacterial Activity of Selected Deep Eutectic Solvents (DESs) and Deep Eutectic Solvents Comprising Organic Acids (OA‐DESs) Towards Gram‐positive and Gram‐negative Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kocot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202303475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Impedance Matching Networks for Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (6), pp.6006109. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3378310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Super-Resolution Fluorescence and Coaxial 3-D Scanning Microwave Microscopy: Proof-of-Concept In-Liquid Live-Cell Imaging: Toward a Biological Nano-Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Hung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWT.2024.3483071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Pulse Data Transmission and Indoor Localization Using 60-GHz-UWB MMIC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIM.2023.3287251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Deep Eutectic Solvents Comprising Organic Acids and Their Application in (Bio)Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), pp.8492. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on graphene and graphene composites for application in electromagnetic shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and 2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (3-4), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41127-023-00065-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane InGaAs/Ga(As)Sb nanowire based tunnel junctions grown by selective area molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bucamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac45c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of pad metallization in miniaturized microfabricated silicon microcantilever-based wafer probes for low contact force low skate on-wafer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.015007. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6439/ac3cd7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Wave Phased Arrays and Over-the-Air Characterization for 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Hidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (5), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2022.3148328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll-to-roll in-line implementation of microwave free-space non-destructive evaluation of conductive composite thin layer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Koutsoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Alic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Vavouliotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferry Kienberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), 378, 11 p. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11010378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field scanning millimeter-wave microscope operating inside a scanning electron microscope: towards quantitative electrical nanocharacterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.2788. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11062788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Vector Topology Enabling Multi RF Functionalities for 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.114418-114427. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3098179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-sensor fusion architectures based on the covariance intersection algorithm-estimating calculation burdens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 (4), 77, 16 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01347-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationary-based vital signs detection using microwave radar at 2.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, 19p. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-high bandwidth nano-electronic interface to the interior of living cells with integrated fluorescence readout of metabolic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dandan Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Hung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 10756, 12 p. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67408-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic demultiplexer based on electromagnetically induced transparency resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaf11b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New millimeter wave generation scheme for MIMO-OFDM based Radio-over-Fiber system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 442, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2019.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Wafer Series-Through Broadband Measurement of Sub-fF55-nm MOS RF Voltage-Tunable Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (9), pp.831 - 833. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2018.2851386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave interferometry based on open-ended coaxial technique for high sensitivity liquid sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v6i3.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of 60-GHz-WPAN system distributed over multi-mode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa El Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (4), pp.381-387. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eletel-2017-0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting parameters influence on accuracy and stability of near-field scanning microwave microscopy platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.890-897. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2015.2507699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a microelectromechanical systems (MEMS) approach for miniaturized microcantilever-based RF microwave probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and calibration in near-field microwave microscopy for dielectric constant and loss tangent measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (12), pp.4667-4668. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2533608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave and millimeter wave properties of vertically-aligned single wall carbon nanotubes films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tripon-Canseliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Hivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Teo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (5), pp.2433-2441. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-016-4362-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing of liquid droplets with a scanning near-field microwave microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 230, pp.170-174. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiport Reflectometer Based on Subtractive Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.4729-4730. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2435991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated MEMS RF Probe for SEM Station—Pad Size and Parasitic Capacitance Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (10), pp.693-695. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2015.2463213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancellation Technique for CW Ground Penetrating Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (5), pp.343-345. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2015.2410144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS probes for on-wafer RF microwave characterization of future microelectronics: design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (7), pp.075024. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/25/7/075024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetically induced absorption in detuned stub waveguides: a simple analytical and experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (50), 505901, 12 p. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/26/50/505901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometer-based microwave microscopy operating in transmission mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2226-2227. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2317452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric technique for scanning near-field microwave microscopy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1281-1286. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2013.2296416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Microcantilever-based RF Microwave Probes Using MEMS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.692-695. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical optics-based model for dielectric constant and loss tangent free-space measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1818-1823. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2013.2297811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement techniques for RF nanoelectronic devices : new equipment to overcome the problems of impedance and scale mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.30-39. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2013.2288710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Near-field Microwave Microscopy Platform for Electromagnetic Micro-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, EUROSENSORS 2014, the 28th European Conference on Solid-State Transducers, 87, pp.388-391. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave near-field microscope based on the multiport technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.3189-3193. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2013.2270918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port-based compact and low-cost near-field 35 GHz microscopy platform for non-destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interferometric scanning microwave microscope and calibration method for sub-fF microwave measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ducatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (12), pp.123705. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4848995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One decade microwave forward network analyzer based on the multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave liquid sensing based on interferometry and microscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.542-544. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2012.2218230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60-GHz near-field six-port microscope using a scanning slit probe for subsurface sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.2575-2576. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2197197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation for complete and accurate calibration of six-port reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.574-581. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2011.2181861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a compact dual six-port millimeter-wave network analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60, pp.3207-3213. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2011.2124690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate integrated waveguide (SIW) inductive window band-pass filter based on post-wall irises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.33607-1-5. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz scanning near-field microscope with high spatial resolution sub-surface imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.625-627. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2011.2167744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-port communication receiver with digital IQ-regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.58-60. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2009.2035969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless microwave technique based on a spread-loss model for dielectric materials characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.33-35. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2008.2008573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new range finder based on a four-port junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.697-698. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2009.2021189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz six-port distance measurement system with sub-millimeter accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.644-646. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2009.2029744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning near-field millimeter-wave microscope : application to a vector-coding technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.2392-2397. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2008.926365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and performance of two new ultra-wideband four-port-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.3137-3142. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.2007138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolysis in milk during experimental Escherichia coli mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vangroenweghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 87, pp.2923-2931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (144)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layered Metamaterial Based Broadband Circuit Analog Microwave Absorber Using Graphene/Carbon Conductive Paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahil Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Repeatability of Nanoscale On-Wafer Calibration Structures on High Resistivity Silicon Substrate Up to 110 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.588-591, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie ultralarge bande appliquée aux systèmes à ondes millimétriques pour la géolocalisation basée sur la TDoA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steve NKOLO BEKONO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Microwave Techniques for Dielectric Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.250-253, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Imaging with Open-Ended Coaxial Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Hung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Manipulation, Automation and Robotics at Small Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Key Factors in the Electromagnetic Interference Shielding by Graphene-Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duška Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.162-166, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of EMI Shielding Efficiency of Graphene Composites with Silver Nanoparticles Prepared Under Low-dose Gamma Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Stefanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Momčilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Mead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference &amp; Exhibition in Graphene and 2D Material (Graphene 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning for graphene-based composites in EMI shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Jovanovć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExcellMater Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Belgrade, Serbia. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Scanning Microwave and Electron Microscopy for nanoscale measurements under vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Théron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Nanorobotics Integration with Microwave and Millimeter-Wave Techniques for Advanced On-wafer Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cérine Mokthari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 5th International Conference in Electronic Engineering, Information Technology & Education (EEITE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEITE61750.2024.10654413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic Integration with Millimeter-Waves: Advancing Precise Free-Space Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.324-326, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrInShield for Graphene-Based Composites in Electromagnetic Interference Shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Prekodravac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.318-320, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELENA project – electrical nanoscale metrology in industry: key outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Kaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hertwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières GDR NAME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille (Villeneuve d'Ascq), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Six-Port Technology in Microwave Nondestructive Testing: Current Status and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal. pp.752-753, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Scanning Microwave Microscopy Simulation Using CST Microwave Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MARSS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE International Conference on Manipulation, Automation and Robotics at Small Scales, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Wafer TRL Calibration Design for Microwave Nanoscale and High Impedance Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotics and Automatic On-Wafer Probe Station with Nanometer Positionning Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winnipeg, Canada. pp.22-24, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO56117.2023.10202165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Robotic On-Wafer Probing Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Symposium on Wireless Technology &amp; Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Kuala Lumpur, Malaysia. pp.99-102, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA58588.2023.10249964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Electromagnetic Shielding with Free-Standing Composites Based on Graphene Oxide and Silver Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian von Kleist-Retzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS58567.2023.10294133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Standard Substrate EM-Simulation for On-Wafer GSG Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winnipeg, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO56117.2023.10202375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory investigation of on-wafer S parameter measurements from 110 GHz to 1.1 THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobang Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ridler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Arz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Ngoc Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd European Microwave Conference, EuMC 2023, Session EuMC31 - Calibration and deembedding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme nano-robotique radar à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme médicale intégrée à un simulateur immersif de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Monostatic Microwave Radar for Building Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC53148.2023.10176071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond pulse technology applied to millimetre wave systems for TDoA-based geolocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiSNet53095.2022.9721359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Microwave Sensing in the Modern Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Radio and Wireless Symposium, RWW2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation avancée pour la modélisation et la caractérisation multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LN2 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Balcons du lac d’Annecy, Sévrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Workshop] Nanorobotics automated on-wafer probing station for millimeter-wave coplanar waveguide (CPW) S-parameters measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 17th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. Workshop Recent developments in millimetre-wave measurement: S-parameters and material properties</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring S-Parameters using millimetre-wave power measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference, EuMC 2021, Session WS09-EuMC – Workshop Research in Power and S-parameters Measurements at mmWave and Terahertz Frequencies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuMIC/EuMC/EuMW, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme robotisée et automatisée pour la caractérisation microonde par sonde coaxiale évanescente en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotics and automated platform for microwave characterization of liquids using coaxial evanescent probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano, Meso, Micro: Science and Innovation for Radio and Photonic, URSI JS22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tutorial] Multiscale Microwave and Millimeter-Wave Nondestructive Testing and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE I2MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Combined mm-Waves and Nanorobotics for Traceable Electronics Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium, IMS2022, Workshop WMK: On-wafer mm-wave measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited workshop] MMAMA - Microwave Microscopy for Advanced and Efficient Materials Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022), Special Session WE3, Electromagnetic and Multiphysics Multiscale Modelling and Characterization for Advanced and Efficient Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hyperfréquences ‘On-Wafer’ d’impédances extrêmes : Limitations et Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Six-Port Basée sur une Analyse de Fourier : Extension Record de 250% des Performances Fréquentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new faster filter based on optimizing the calculation burden of information and Kalman filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European/IFAC Workshop on Advanced Control and Diagnosis (ACD'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bologna, Italy. pp.453-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of On-Wafer Microwave Probe Station for Precision GSG Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Microwave and Radar Conference, MIKON 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of polymeric polysaccharide-based nanoparticles as a challenge in microwave tomography targetting breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Microwave and Radar Conference, MIKON 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WR15 Six-port Interferometric Set-up for Millimeter-wave Characterization for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Hangzhou, China. pp.414-419, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS55526.2022.9792652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for wireless communication and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Symposium on Networks, Computers and Communications (ISNCC), Session A10 - Signals and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubai (virtual), United Arab Emirates. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC52172.2021.9615694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Real-Time Sensor-Fault Detection using Shannon’s Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited workshop] Nanorobotic On-Wafer Probe Station Under Scanning Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Microwave Week - Workshop Measurements at mmWave and Terahertz Frequencies of Three Measurement Quantities: S-Parameters, Power, and Complex Permittivity of Dielectric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extend IQ Six-Port Demodulator RF Bandwidth by 250% Using Fourier Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.284-288, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GSG probe to pads contact repeatability for on-wafer RF measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 7th International Conference on Smart Instrumentation, Measurement and Applications (ICSIMA 2021), Session 4A: Medical Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bandung, Indonesia. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSIMA50015.2021.9526303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Positioning Test platform for Free-Space Six-Port Interferometric Distance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Sources of Uncertainties in CW Microwave Noncontact Vital Sign Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.614-617, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for TDoA and AoA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.321-324, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and Six-Port Microwave Sensing Techniques for Nondestructive Testing and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.320-320, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept millimeter-wave free-space nondestructive testing implemented on collaborative mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Metrology for Industry 4.0 &amp; IoT 2020, MetroInd4.0&amp;IoT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Roma, Italy. pp.354-359, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroInd4.0IoT48571.2020.9138237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of near-field scanning millimeter-wave microscopy up to 67 GHz under scanning electron microscopy vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT International Microwave Symposium, IMS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Los Angeles (On-line event), United States. pp.95-98, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9224090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de solutions hyperfréquences pour la société moderne: bio-radar et microscopie électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Szymik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Pédagogiques du CNFM, JPCNFM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Malo, France. 1013, 9 p., </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Atomic, Microwave and Electron Microscope: A tool for Hybrid Characterization of Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3550534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a near-field scanning millimeter-wave microscope integrated in a scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manipulation, Automation, and Robotics at Small Scales, MARSS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Helsinki, Finland. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-GHz six-port system for localization based on time difference of arrival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Orlando, FL, United States. pp.513-516, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2019.8714390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port technology for millimeter-wave metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE-Antennas-and-Propagation-Society (IEEE AP-S) Topical Meeting on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bali, Indonesia. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and microwave sensing methods and instruments for nondestructive testing and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Seminar on Environmental Sustainability, Disaster Prevention and Reduction, and Engineering Education, ESDPR&amp;EE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Gifu, Japan. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiport Vector Network Analyzer Configured in RF Interferometric Mode for Reference Impedance Renormalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, France. pp.1276-1278, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8700783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif d’une structure à partir d’un capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées Nationales Microondes (IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using a windowed entropy-based criterion - Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.56-61, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an adaptive entropy-based threshold for change detection methods – Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1173-1178, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using an entropy criterion - Application to fault-tolerant fusion in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI’2019 (IFSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interféromètre six-port intégré en bande V pour applications radar et communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïdia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] SMM characterization of Au nanodots and FcC11SH molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ducatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Annual Linz Winter Workshop, Advances in Single-Molecule Research for Biology &amp; Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Technology for 5G Millimeter-Wave Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cartagena des Indias, Colombia. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2018.8520353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device-free human activity microwave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, Canada. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2018.8311558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Wafer Broadband Microwave Measurement of High impedance Devices-CPW Test Structures with Integrated Metallic Nano-resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Votsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ridler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.25-28, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave microscopy of vital mitochondria in respiration buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas C. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Burke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium, IMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Philadelphia, PA, United States. pp.115-118, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Error Analysis in Near-Field Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS.2018.8481160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling in Near-Field Scanning Microwave Microscopy Highlighting Limitations in Spatial and Electrical Resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf C Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO.2018.8503487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization Models for Traceable Characterization of Planar CPW SOL Calibration Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rietveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spirito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPEM.2018.8500810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] A review of the six-port technique for metrology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poznan, Poland. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative determination of small dielectric and loss tangent contrasts in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Torino, Italy. pp.909-914, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2017.7969796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de nano-manipulateurs – Application à la nanocaractérisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristor Device Characterization by Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf C Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS.2017.8016537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined scanning microwave and electron microscopy: a novel toolbox for hybrid nanoscale material analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. C. Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes, IMWS-AMP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy. 3 p., </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2017.8247419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Scanning Millimeter-wave Microscope Combined with a Scanning Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf C. Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Microwave-Theory-and-Techniques-Society International Microwave Symposium, IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States. pp.1656-1659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-probing station incorporating MEMS probes for 1D device RF on-wafer characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave six-port IQ demodulator in 65 nm SOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taipei, Taiwan. pp.375-379, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2016.7520391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a reference wafer for on-wafer testing of extreme impedance devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Votsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th ARFTG Microwave Measurement Symposium, ARFTG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Austin, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2016.7839719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and Accuracy Analysis in Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium, IMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Francisco, CA, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2016.7540188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF wafer probing with improved contact repeatability using nanometer positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian von Kleist-Retzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 87th ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Francisco, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2016.7501967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">65 nm SOI CMOS 60 GHz passive mixer for six-port technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, TX, United States. pp.52-55, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2016.7444320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic on-wafer probe station for microwave characterization in a scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Phoenix, Arizona, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7166970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-wafer probe station for microwave metrology at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.1960-1964, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-10 nm-scale capacitors and tunnel junctions measurements by SMM coupled to RF interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ducatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Microwave Conference EuMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Accuracy and Repeatability in Near-Field Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference, I2MTC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2015, Pisa, Italie. pp.1735-1740, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic RF probe station for calibrated on-wafer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.163-166, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Properties Extraction of Coplanar Propagation Waveguides on High Resistivity Silicon Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechatronics, Electronic, Industrial and Control Engineering (MEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Shenyang, PEOPLES R, China. pp.539-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward V-band Vector Network Analyzer Based on a Modified Six-port Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2015, 9th IEEE Radio &amp; Wireless Week, RWW 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, CA, États-Unis. pp.23-25, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2015.7127400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field scanning microwave microscope for subsurface non-destructive characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.155-158, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS-based RF probes for on-wafer microwave characterization of micro/nanoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 28th IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Estoril, Portugal. pp.1012-1015, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMSYS.2015.7051133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port technology for millimeter-wave radar and imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2014, 9th Annual IEEE Radio Wireless Week, RWW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Newport Beach, CA, United States. paper WE1A-1, 3 p., </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiSNet.2014.6825508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 – 20 GHz kΩ -range BiCMOS 55 nm Reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Donche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quemerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized MEMS-based GSG probes for microwave characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 44th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1150-1153, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie champ proche micro-ondes pour la caractérisation de liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW Radar for Monitoring Water-to-Cellular Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italie. pp.1832-1835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field Microwave Microscopy for Liquid Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italie. pp.628--631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-20 GHz k Omega-range BiCMOS 55 nm Reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Donche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International New Circuits and Systems Conference (IEEE NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, Canada. pp.385-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-paths microwave interferometric system based on a six-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Radar Conference, EuRAD 2013, and 43rd European Microwave Conference, EuMC 2013, European Microwave Week 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nuremberg, Germany. paper EuMC/EuRAD02-5, 291-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave microscopy platform for measurement in liquids and moist materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Weimar, Germany. pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency characterization at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th China-French Symposium on Functional Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Paths Microwave Inteferometric System Based on a Six-Port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Allemagne. pp.1603-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband microwave interferometry for non destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Nondestructive Characterization of Materials, NDCM-XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le Mans, France. paper 15526, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique interférométrique pour la caractérisation diélectrique en milieu liquide par ligne coaxiale ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Balki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moutaoukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Maroc. papier 266, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric technique for scanning near-field microwave microscopy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference, I2MTC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Minneapolis, MN, United States. pp.1694-1698, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2013.6555703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie hyperfréquence champ proche en transmission pour la caractérisation diélectrique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique, JNRDM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric technique for microwave measurement of high impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE MTT-S International Microwave Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique multi-port pour la microscopie champ proche microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chambéry, France. session S8, papier ID18, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-port technology for microwave sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE MTT-S International Microwave Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] High frequency characterization of nanotechnologies : toward new instrumentations and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porquerolles, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-band two-tone continuous wave radar operating in monostatic/bistatic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Radar Conference, EuRAD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amsterdam, Netherlands. pp.266-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High impedance RF four-port reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference, EuMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom. pp.491-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hyperfréquence dédiée à la caractérisation diélectrique en environnement intra-bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France. papier 130, 2F7, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-band near-field microwave microscope operating in transmission-mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electromagnetic Near-Field Characterization and Imaging, ICONIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France. CDROM, paper 2A, 1-5, 2nd Best paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field scanning microscopy in liquid media based on microwave interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances, ISEMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature interferometric down-converter for V-band radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Radar Conference, EuRAD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle topologie quatre-port pour la mesure large bande de coefficients de réflexion en gamme micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France. papier 55, 2F3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscope pour l'imagerie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Maroc. CDROM, session A2, papier 55, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz characterization of carbon nanotube devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week Workshops and Short Courses, Microwave Nanocharacterisation : Challenges and Breakthroughs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact near-field microwave microscope based on the multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference, EuMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.771-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature dual six-port millimeter-wave network analyzer on alumina ceramic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference, EuMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.1564-1567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive-post filter with stepped transitions around 5 GHz for substrate integrated waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Image and Signal Processing and their Applications, ISPA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port based near-field millimeter-wave microscope using a slit scanning probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electromagnetic Near-Field Characterization and Imaging, ICONIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taiwan. pp.17-22, Honorable Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double réflectomètre millimétrique six-port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6D-7, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-port hyperfréquences et techniques de calibrage associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Châtillon, France. pp.218-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ku-band filters and diplexers with rounded corners in waveguide technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Image and Signal Processing and their Applications, ISPA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-space microwave moisture content evaluation by means of a low-cost four-port based reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances, ISEMA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Finland. pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'une transition en paliers et d'un filtre micro-onde inductif en technologie SIW 'Substrate Integrated Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Maroc. pp.A3-5, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d'imagerie à ondes évanescentes basée sur la réflectométrie six-port à 35 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6D-3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyseur de réseaux millimétrique six-port et calibrage associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Maroc. pp.A4-3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra wide-band four-port reflectometer using only two quadratic detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium, IMS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United States. pp.379-382, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation non destructive micro-onde à base de réseaux de neurones artificiels : application au génie civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une technique de calibrage pour la mesure bistatique en espace libre sans filtrage temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de mesure bistatique en espace libre s'affranchissant du filtrage temporel et des antennes à faisceaux focalisés : application à la caractérisation de matériaux épais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.3A3-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vector coding technique using evanescent microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Electromagnetic Near-Field Characterization and Imaging, ICONIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homodyne dual six-port network analyzer and associated calibration technique for millimeter wave measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully InP monolithic integrated millimeter-wave reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Aabbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.703-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et technique de calibrage associée pour la mesure de paramètre S à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une technique de calibrage adaptatif pour la mesure de paramètres S en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 4èmes Journées Franco-Maghrébines des Microondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems conception and adaptative calibration technique for S-parameters measurement at 35 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.Session 4A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELENA : a European project for electrical nanoscale metrology in industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Kaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hertwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Forum des Microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernai (Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-field scanning microwave microscope in a scanning electron microscope: design and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Scanning Probe Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Louvain la Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches informationnelles pour la fusion tolérante aux fautes – Application à la robotique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW Radar for Monitoring Water-to-Cellular Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.529-532, 2014, European Radar Conference EuRAD, 978-2-87487-037-8. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuRAD.2014.6991324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and automation for miniaturized microwave GSG nanoprobing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.751-768, 2020, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22587-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tutorial] Microfabrication of THz on-wafer calibration kits and nanorobotics on-wafer probing station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMMT Project Training Courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à base de six-port en gammes micro-onde et millimétrique et techniques de calibrage associées : application à l'analyse de réseaux, aux télécommunications et au contrôle non destructif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId569"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kamel Haddadi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Kamel HADDADIFull Professor - Habilitation in PhysicsUniversity of LilleInstitute of Electronics, Microelectronics and Nanotechnology - IEMNUnité Mixte de Recherche - Centre National de la Recherche Scientifique - UMR CNRS 8520IEMN-DHS, Avenue Poincaré CS 6006959652 Villeneuve d'Ascq Cedex FranceTél: 33-3 20 19 79 20Tél: 33-6 37 74 83 63Fax: 33-3 20 19 78 99E-mail:</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kamel.haddadi@univ-lille.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short BiographyKamel Haddadi (Member, IEEE) received the M.Sc. and Ph.D. degrees from the University of Lille, Villeneuve-d’Ascq, France, in 2003 and 2007, respectively. He is currently a Full Professor with the Institute of Electronics, Microelectronics and Nanotechnology, joint research unit between the University of Lille and the CNRS. He is the Head of the Lab-Space RF-2S (Radio-Frequency Sensing and Services) dedicated to the development of microwave/mm-wave instrumentation and sensors for nondestructive testing applications. The results achieved in this context led to publication of around 150 articles in peer-review international papers and conferences. He is a member of the International Committees: IEEE MTT-8 RF Nanotechnology and IEEE MTT-24 Microwave/mm-Wave Radar, Sensing and Array Systems, and a TPC member in various IEEE conferences. He is an Associate Editor of IEEE Transactions on Instrumentation and Measurement and IET Measurement Science and Technology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INFORMATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head Lab-Space RF-2S - Radio-Frequency Sensing & Services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE INSTRUMENTATION AND MEASUREMENT SOCIETY</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011, 2012 and 2016 Best Reviewer Recognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medal outstanding contribution : Top 70 most-productive Reviewers in the past seven years</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medal outstanding contribution : Top 70 most-productive Associate Editors in the past seven years</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 IEEE  Open Journal of Instrumentation and Measurement Outstanding Reviewer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the joint IEMN – ST Microelectronics laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor IET Science, Measurement & Technology, IEEE TIMAssociate Editor IEEE Transactions on Instrumentation Measurement and Techniques (TIM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TPC Member IEEE Sensors, IEEE I2MTC, IEEE MARSS, IEEE ARFTG, ...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International IEEE MTT committee Member :‘TC IEEE MTT-8 RF Nanotechnology’ (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mtt.org/profile/kamel-haddadi/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)‘TC IEEE MTT-24 Microwave/MM-Wave Radar, Sensing & Array’ (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mtt.org/profile/kamel-haddadi/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer : Funding agencies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deutsche Forschungsgemeinschaft DFG - Germany</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NSERC - Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University Sponsored Research - UAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Last PROJECTS & COLLABORATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – H2020 – Nanotechnologies, Advanced Materials, Advanced Manufacturing and Processing, and Biotechnology (NMBP) –  MMAMA - Microwave Microscopy for Advanced and Efficient Materials Analysis and ProductionConsortium : Industry : Keysight Technologies GMBH (Austria). RTO (Research and Technology Organization) : Materia Nova ASBL (Belgium),  METAS (Switzerland). Laboratoire académique : ETHZ (Switzerland). SME (Small and Medium-sized Enterprises) : QWED (Poland), Dracula Technologies (France), Adamant Composites LTD (Greece).Coordinator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – Joint Research Project (JRP SRT-i17) - European Metrology Program for Innovation and Research (EMPIR)Planar Cal - Microwave measurements for planar circuits and componentsConsortium : METAS (Switzerland), NPL (United Kingdom), PTB (Germany), VSL (Netherlands). EPCOS AG (Germany), Forschungsverbund Berlin e.V. (Germany), Fraunhofer-Gesellschaft zur Foerderung der angewandten Forschung e.V. (Germany), Friedrich-Alexander-Universität Erlangen - Nürnberg (Germany), ROHDE & SCHWARZ GmbH & Co. Kommanditgesellschaft (Germany), Technische Universiteit Delft (Netherlands), University of Leeds (United Kingdom)Scientific Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – Joint Research Project (JRP SRT-i17) – European Metrology Program for Innovation and Research (EMPIR) 2019-2021TEMMT-Traceability for electrical measurements at millimetre-wave and terahertz frequencies for communications and electronics technologiesConsortium : CMI (Czech Republic), GUM (Poland), INTI (Argentina), LNE (France), METAS (Switzerland), NPL (UK), PTB (Germany), TUBITAK (Turkey), VSL (Netherlands), Anritsu (UK), FormFactor (Germany), Keysight (Belgium), Rohde & Schwarz (R&S) (Germany), Virginia Diodes Inc (VDI) (USA), Forschungsverbund Berlin (FBH) (Germany), The University of Birmingham (BHAM)(UK), Chalmers university of technology (Chalmers) (Sweden), Wojskowa Akademia Techniczna im Jaroslawa Dabrowskiego (WAT), PolandScientific Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe – Joint Research Project (JRP 20IND12) – European Metrology Program for Innovation and Research (EMPIR) 2021-2024ELENA - Electrical nanoscale metrology in industryConsortium: BAM (Germany), CMI (Czech Republic), DFM (Denmark), LNE (France), METAS (Switzerland), PTB (Germany), TUBITAK (Turkey), VSL (Netherlands), ISC (Germany), CEA-LETI (France), CNRS (France), JKU (Austria), University of Glasgow (UK), Université de Lille (France)Scientific Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR/DFG – 2015-2018VACSMM: Vacuum Scanning Microwave Microscopy for quantitative characterization of sub-10 nm and atto-Farad scale capacitors and memoriesScientific Leader WP1 – Development of an RF interferometric or reflectometric setup for aF scale characterization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissemination-TutorialHADDADI K - Understanding scanning near-field microwave microscopyInternational Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2016, Taipei,Taiwan, May 23-26, 2016, Measurements and Industrial Applications</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://2016.imtc.ieee-ims.org/tutorial-understanding-scanning-near-field-microwave-microscopy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-TutorialHADDADI K - H2020: Microwave Microscopy for Advanced and Efficient Materials Analysis and ProductionInternational Instrumentation and Measurement Technology Conference, IEEE I2MTC 2020,Dubrovnik, Croatia, May 25-28, 2020 [ONLINE]-TutorialHADDADI K Multiscale Microwave and Millimeter-Wave Nondestructive Testing and Evaluation, International Instrumentation and Measurement Technology Conference,IEEE I2MTC 2022, Ottawa, Canada, May 16-19, 2022.-Seminar Series, IEEE UAE Microwave Theory and Techniques, Instrumentation and Measurement, Antennas and Propagation Joint Chapter,HADDADI K., Microwave sensing in the modern society,Thursday, 4 November 2021, Dubai, UAE.-IEEE RWW 2022 – Technical Lectures. “Microwave Sensing in the Modern Society”Speaker: Kamel Haddadi, Wednesday, 19 January 2022, Las Vegas, US.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Session Organization & Chairing-IEEE RWW 2015-IEEE ICEAA 2018-EuMW 2019 – Workshop ‘Microwave Characterization and Modelling at Nano and Micro-Scale of Advanced Materials to Enhance Emerging Products Manufacturing”, 29 September 2019, Paris.-IEEE NEMO 2022 – Workshop ‘Electromagnetic and Multiphysics Multiscale Modelling and Characterization for Advanced and Efficient Material”, Limoges, France, 6-8 Juillet 2022.-IEEE IMS 2022 –TPC member, Open forum (Phased Arrays and OTA Applications Day), June 2022.-IEEE RWW 2022 –  Technical Lectures, Las Vegas, US, Wednesday, 19 January 2022.-IEEE RWW 2022 & 2023 – Judge for Student Paper Competition, Las Vegas, US, 16-19 January 2022</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Calibration Standards for On-Wafer S-Parameters measurements up to 110 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22nd International Metrology Congress (CIM2025), 323, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532312003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interlaboratory Comparison of On-Wafer S-Parameter Measurements up to 1.1 THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Ngoc Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Arz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2025.3537461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electromagnetic Interference Shielding Materials: Biochars, Scaffolds, Rare Earth, and Ferrite-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Marinković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slađana Dorontić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano15070541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking through Microbial Defenses─Organic Acid-Based Deep Eutectic Solvents as a Neoteric Strategy in Bacterial Biofilms, Persister, and Fungal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kocot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Cieminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Bortolus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Muchembled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.5c01159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable gamma irradiation strategy for GO and rGO modification: Impact on electromagnetic interference shielding efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Prekodravac Filipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.100873. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson Correlation and Multiple Correlation Analyses of the Animal Fat S-Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fikri Ikhwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahidah Mansor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhani Ismail Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Khairil Adzhar Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisah Bujang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18421/TEM131-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Antibacterial Activity of Selected Deep Eutectic Solvents (DESs) and Deep Eutectic Solvents Comprising Organic Acids (OA‐DESs) Towards Gram‐positive and Gram‐negative Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Kocot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202303475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Impedance Matching Networks for Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (6), pp.6006109. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3378310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Photothermal and EMI Shielding Efficiency of Graphene–Silver Nanoparticle Composites Prepared under Low-Dose Gamma Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Stefanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Momčilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Mead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14110912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Super-Resolution Fluorescence and Coaxial 3-D Scanning Microwave Microscopy: Proof-of-Concept In-Liquid Live-Cell Imaging: Toward a Biological Nano-Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Hung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWT.2024.3483071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave electromagnetic shielding with free-standing composites based on graphene oxide and silver nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian von Kleist-Retzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-024-00178-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Deep Eutectic Solvents Comprising Organic Acids and Their Application in (Bio)Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), pp.8492. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on graphene and graphene composites for application in electromagnetic shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and 2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (3-4), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41127-023-00065-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Pulse Data Transmission and Indoor Localization Using 60-GHz-UWB MMIC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIM.2023.3287251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of pad metallization in miniaturized microfabricated silicon microcantilever-based wafer probes for low contact force low skate on-wafer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.015007. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6439/ac3cd7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Wave Phased Arrays and Over-the-Air Characterization for 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Hidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (5), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2022.3148328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane InGaAs/Ga(As)Sb nanowire based tunnel junctions grown by selective area molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bucamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac45c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field scanning millimeter-wave microscope operating inside a scanning electron microscope: towards quantitative electrical nanocharacterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.2788. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11062788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Vector Topology Enabling Multi RF Functionalities for 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.114418-114427. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3098179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-sensor fusion architectures based on the covariance intersection algorithm-estimating calculation burdens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 (4), 77, 16 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01347-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll-to-roll in-line implementation of microwave free-space non-destructive evaluation of conductive composite thin layer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Koutsoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Alic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Vavouliotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferry Kienberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), 378, 11 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11010378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationary-based vital signs detection using microwave radar at 2.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Elbahhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, 19p. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-high bandwidth nano-electronic interface to the interior of living cells with integrated fluorescence readout of metabolic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dandan Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Hung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 10756, 12 p. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67408-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New millimeter wave generation scheme for MIMO-OFDM based Radio-over-Fiber system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 442, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2019.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic demultiplexer based on electromagnetically induced transparency resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaf11b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Wafer Series-Through Broadband Measurement of Sub-fF55-nm MOS RF Voltage-Tunable Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (9), pp.831 - 833. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2018.2851386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of 60-GHz-WPAN system distributed over multi-mode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa El Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (4), pp.381-387. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eletel-2017-0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave interferometry based on open-ended coaxial technique for high sensitivity liquid sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v6i3.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and calibration in near-field microwave microscopy for dielectric constant and loss tangent measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (12), pp.4667-4668. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2533608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting parameters influence on accuracy and stability of near-field scanning microwave microscopy platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.890-897. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2015.2507699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a microelectromechanical systems (MEMS) approach for miniaturized microcantilever-based RF microwave probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave and millimeter wave properties of vertically-aligned single wall carbon nanotubes films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tripon-Canseliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Hivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Teo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (5), pp.2433-2441. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-016-4362-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing of liquid droplets with a scanning near-field microwave microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 230, pp.170-174. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated MEMS RF Probe for SEM Station—Pad Size and Parasitic Capacitance Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (10), pp.693-695. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2015.2463213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiport Reflectometer Based on Subtractive Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.4729-4730. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2435991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancellation Technique for CW Ground Penetrating Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (5), pp.343-345. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2015.2410144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS probes for on-wafer RF microwave characterization of future microelectronics: design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (7), pp.075024. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/25/7/075024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric technique for scanning near-field microwave microscopy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1281-1286. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2013.2296416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Microcantilever-based RF Microwave Probes Using MEMS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.692-695. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement techniques for RF nanoelectronic devices : new equipment to overcome the problems of impedance and scale mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.30-39. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2013.2288710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical optics-based model for dielectric constant and loss tangent free-space measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1818-1823. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2013.2297811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetically induced absorption in detuned stub waveguides: a simple analytical and experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. El Boudouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (50), 505901, 12 p. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/26/50/505901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometer-based microwave microscopy operating in transmission mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2226-2227. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2317452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Near-field Microwave Microscopy Platform for Electromagnetic Micro-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, EUROSENSORS 2014, the 28th European Conference on Solid-State Transducers, 87, pp.388-391. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port-based compact and low-cost near-field 35 GHz microscopy platform for non-destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave near-field microscope based on the multiport technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.3189-3193. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2013.2270918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interferometric scanning microwave microscope and calibration method for sub-fF microwave measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ducatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (12), pp.123705. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4848995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave liquid sensing based on interferometry and microscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.542-544. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2012.2218230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One decade microwave forward network analyzer based on the multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60-GHz near-field six-port microscope using a scanning slit probe for subsurface sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.2575-2576. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2197197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation for complete and accurate calibration of six-port reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.574-581. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2011.2181861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate integrated waveguide (SIW) inductive window band-pass filter based on post-wall irises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.33607-1-5. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a compact dual six-port millimeter-wave network analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60, pp.3207-3213. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2011.2124690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz scanning near-field microscope with high spatial resolution sub-surface imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.625-627. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2011.2167744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-port communication receiver with digital IQ-regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.58-60. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2009.2035969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new range finder based on a four-port junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.697-698. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2009.2021189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless microwave technique based on a spread-loss model for dielectric materials characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.33-35. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2008.2008573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz six-port distance measurement system with sub-millimeter accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.644-646. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2009.2029744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and performance of two new ultra-wideband four-port-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.3137-3142. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.2007138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning near-field millimeter-wave microscope : application to a vector-coding technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.2392-2397. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2008.926365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolysis in milk during experimental Escherichia coli mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vangroenweghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 87, pp.2923-2931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Repeatability of Nanoscale On-Wafer Calibration Structures on High Resistivity Silicon Substrate Up to 110 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.588-591, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layered Metamaterial Based Broadband Circuit Analog Microwave Absorber Using Graphene/Carbon Conductive Paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahil Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Photonics & Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring66516.2025.11276235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Microwave Microscopy of Quantum Materials with a Nano-Coaxial Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangjun Noh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Microwaves, Antennas, and Propagation Conference (MAPCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Kochi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAPCON65020.2025.11426652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Imaging with Open-Ended Coaxial Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Hung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Manipulation, Automation and Robotics at Small Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Key Factors in the Electromagnetic Interference Shielding by Graphene-Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duška Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.162-166, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of EMI Shielding Efficiency of Graphene Composites with Silver Nanoparticles Prepared Under Low-dose Gamma Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Stefanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Momčilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Mead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference &amp; Exhibition in Graphene and 2D Material (Graphene 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning for graphene-based composites in EMI shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Jovanovć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExcellMater Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Belgrade, Serbia. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Scanning Microwave and Electron Microscopy for nanoscale measurements under vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Théron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic Integration with Millimeter-Waves: Advancing Precise Free-Space Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.324-326, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Nanorobotics Integration with Microwave and Millimeter-Wave Techniques for Advanced On-wafer Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cérine Mokthari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 5th International Conference in Electronic Engineering, Information Technology & Education (EEITE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEITE61750.2024.10654413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie ultralarge bande appliquée aux systèmes à ondes millimétriques pour la géolocalisation basée sur la TDoA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steve NKOLO BEKONO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Microwave Techniques for Dielectric Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.250-253, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrInShield for Graphene-Based Composites in Electromagnetic Interference Shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Prekodravac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Huskić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Kepić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.318-320, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELENA project – electrical nanoscale metrology in industry: key outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Kaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hertwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières GDR NAME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille (Villeneuve d'Ascq), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Six-Port Technology in Microwave Nondestructive Testing: Current Status and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal. pp.752-753, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Scanning Microwave Microscopy Simulation Using CST Microwave Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MARSS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE International Conference on Manipulation, Automation and Robotics at Small Scales, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Wafer TRL Calibration Design for Microwave Nanoscale and High Impedance Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Robotic On-Wafer Probing Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Symposium on Wireless Technology &amp; Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Kuala Lumpur, Malaysia. pp.99-102, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA58588.2023.10249964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Electromagnetic Shielding with Free-Standing Composites Based on Graphene Oxide and Silver Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Kleut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian von Kleist-Retzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS58567.2023.10294133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Standard Substrate EM-Simulation for On-Wafer GSG Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winnipeg, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO56117.2023.10202375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Monostatic Microwave Radar for Building Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC53148.2023.10176071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory investigation of on-wafer S parameter measurements from 110 GHz to 1.1 THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobang Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ridler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Arz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Ngoc Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd European Microwave Conference, EuMC 2023, Session EuMC31 - Calibration and deembedding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme nano-robotique radar à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme médicale intégrée à un simulateur immersif de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotics and Automatic On-Wafer Probe Station with Nanometer Positionning Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winnipeg, Canada. pp.22-24, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO56117.2023.10202165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme robotisée et automatisée pour la caractérisation microonde par sonde coaxiale évanescente en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotics and automated platform for microwave characterization of liquids using coaxial evanescent probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano, Meso, Micro: Science and Innovation for Radio and Photonic, URSI JS22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hyperfréquences ‘On-Wafer’ d’impédances extrêmes : Limitations et Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration Six-Port Basée sur une Analyse de Fourier : Extension Record de 250% des Performances Fréquentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring S-Parameters using millimetre-wave power measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference, EuMC 2021, Session WS09-EuMC – Workshop Research in Power and S-parameters Measurements at mmWave and Terahertz Frequencies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuMIC/EuMC/EuMW, Apr 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tutorial] Multiscale Microwave and Millimeter-Wave Nondestructive Testing and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE I2MTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Combined mm-Waves and Nanorobotics for Traceable Electronics Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium, IMS2022, Workshop WMK: On-wafer mm-wave measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited workshop] MMAMA - Microwave Microscopy for Advanced and Efficient Materials Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022), Special Session WE3, Electromagnetic and Multiphysics Multiscale Modelling and Characterization for Advanced and Efficient Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new faster filter based on optimizing the calculation burden of information and Kalman filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European/IFAC Workshop on Advanced Control and Diagnosis (ACD'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bologna, Italy. pp.453-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of On-Wafer Microwave Probe Station for Precision GSG Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Microwave and Radar Conference, MIKON 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WR15 Six-port Interferometric Set-up for Millimeter-wave Characterization for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Hangzhou, China. pp.414-419, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS55526.2022.9792652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of polymeric polysaccharide-based nanoparticles as a challenge in microwave tomography targetting breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Swebocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Microwave and Radar Conference, MIKON 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Workshop] Nanorobotics automated on-wafer probing station for millimeter-wave coplanar waveguide (CPW) S-parameters measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 17th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. Workshop Recent developments in millimetre-wave measurement: S-parameters and material properties</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond pulse technology applied to millimetre wave systems for TDoA-based geolocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiSNet53095.2022.9721359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Microwave Sensing in the Modern Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Radio and Wireless Symposium, RWW2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation avancée pour la modélisation et la caractérisation multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LN2 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Balcons du lac d’Annecy, Sévrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited workshop] Nanorobotic On-Wafer Probe Station Under Scanning Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Microwave Week - Workshop Measurements at mmWave and Terahertz Frequencies of Three Measurement Quantities: S-Parameters, Power, and Complex Permittivity of Dielectric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GSG probe to pads contact repeatability for on-wafer RF measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 7th International Conference on Smart Instrumentation, Measurement and Applications (ICSIMA 2021), Session 4A: Medical Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bandung, Indonesia. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSIMA50015.2021.9526303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extend IQ Six-Port Demodulator RF Bandwidth by 250% Using Fourier Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerine Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.284-288, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Positioning Test platform for Free-Space Six-Port Interferometric Distance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and Six-Port Microwave Sensing Techniques for Nondestructive Testing and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.320-320, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Sources of Uncertainties in CW Microwave Noncontact Vital Sign Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sekak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.614-617, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for TDoA and AoA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Honolulu, United States. pp.321-324, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic detection-based millimeter-wave MMIC for wireless communication and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Symposium on Networks, Computers and Communications (ISNCC), Session A10 - Signals and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubai (virtual), United Arab Emirates. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC52172.2021.9615694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Real-Time Sensor-Fault Detection using Shannon’s Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept millimeter-wave free-space nondestructive testing implemented on collaborative mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Metrology for Industry 4.0 &amp; IoT 2020, MetroInd4.0&amp;IoT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Roma, Italy. pp.354-359, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroInd4.0IoT48571.2020.9138237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of near-field scanning millimeter-wave microscopy up to 67 GHz under scanning electron microscopy vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT International Microwave Symposium, IMS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Los Angeles (On-line event), United States. pp.95-98, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9224090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a near-field scanning millimeter-wave microscope integrated in a scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manipulation, Automation, and Robotics at Small Scales, MARSS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Helsinki, Finland. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-GHz six-port system for localization based on time difference of arrival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Orlando, FL, United States. pp.513-516, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2019.8714390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF and microwave sensing methods and instruments for nondestructive testing and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Seminar on Environmental Sustainability, Disaster Prevention and Reduction, and Engineering Education, ESDPR&amp;EE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Gifu, Japan. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Atomic, Microwave and Electron Microscope: A tool for Hybrid Characterization of Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3550534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port technology for millimeter-wave metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE-Antennas-and-Propagation-Society (IEEE AP-S) Topical Meeting on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bali, Indonesia. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif d’une structure à partir d’un capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées Nationales Microondes (IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiport Vector Network Analyzer Configured in RF Interferometric Mode for Reference Impedance Renormalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, France. pp.1276-1278, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8700783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an adaptive entropy-based threshold for change detection methods – Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1173-1178, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using a windowed entropy-based criterion - Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.56-61, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using an entropy criterion - Application to fault-tolerant fusion in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI’2019 (IFSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interféromètre six-port intégré en bande V pour applications radar et communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Moussati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2019 &amp; 11èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïdia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de solutions hyperfréquences pour la société moderne: bio-radar et microscopie électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Szymik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Pédagogiques du CNFM, JPCNFM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Malo, France. 1013, 9 p., </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Error Analysis in Near-Field Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS.2018.8481160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Wafer Broadband Microwave Measurement of High impedance Devices-CPW Test Structures with Integrated Metallic Nano-resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Votsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ridler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.25-28, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave microscopy of vital mitochondria in respiration buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas C. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Burke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium, IMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Philadelphia, PA, United States. pp.115-118, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling in Near-Field Scanning Microwave Microscopy Highlighting Limitations in Spatial and Electrical Resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf C Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO.2018.8503487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization Models for Traceable Characterization of Planar CPW SOL Calibration Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rietveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spirito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPEM.2018.8500810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] A review of the six-port technique for metrology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poznan, Poland. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Technology for 5G Millimeter-Wave Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cartagena des Indias, Colombia. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2018.8520353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device-free human activity microwave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, Canada. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2018.8311558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] SMM characterization of Au nanodots and FcC11SH molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ducatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Annual Linz Winter Workshop, Advances in Single-Molecule Research for Biology &amp; Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristor Device Characterization by Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf C Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS.2017.8016537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative determination of small dielectric and loss tangent contrasts in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Torino, Italy. pp.909-914, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2017.7969796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de nano-manipulateurs – Application à la nanocaractérisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined scanning microwave and electron microscopy: a novel toolbox for hybrid nanoscale material analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. C. Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes, IMWS-AMP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy. 3 p., </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2017.8247419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Scanning Millimeter-wave Microscope Combined with a Scanning Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf C. Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Microwave-Theory-and-Techniques-Society International Microwave Symposium, IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States. pp.1656-1659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-probing station incorporating MEMS probes for 1D device RF on-wafer characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a reference wafer for on-wafer testing of extreme impedance devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Votsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th ARFTG Microwave Measurement Symposium, ARFTG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Austin, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2016.7839719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and Accuracy Analysis in Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium, IMS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Francisco, CA, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2016.7540188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">65 nm SOI CMOS 60 GHz passive mixer for six-port technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, TX, United States. pp.52-55, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2016.7444320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF wafer probing with improved contact repeatability using nanometer positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian von Kleist-Retzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 87th ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Francisco, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2016.7501967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-wave six-port IQ demodulator in 65 nm SOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Instrumentation and Meausurement Technology Conference, IEEE I2MTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taipei, Taiwan. pp.375-379, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2016.7520391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic RF probe station for calibrated on-wafer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.163-166, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Accuracy and Repeatability in Near-Field Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference, I2MTC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2015, Pisa, Italie. pp.1735-1740, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward V-band Vector Network Analyzer Based on a Modified Six-port Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2015, 9th IEEE Radio &amp; Wireless Week, RWW 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, CA, États-Unis. pp.23-25, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WISNET.2015.7127400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Properties Extraction of Coplanar Propagation Waveguides on High Resistivity Silicon Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechatronics, Electronic, Industrial and Control Engineering (MEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Shenyang, PEOPLES R, China. pp.539-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS-based RF probes for on-wafer microwave characterization of micro/nanoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 28th IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Estoril, Portugal. pp.1012-1015, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMSYS.2015.7051133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field scanning microwave microscope for subsurface non-destructive characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhatif El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.155-158, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic on-wafer probe station for microwave characterization in a scanning electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Phoenix, Arizona, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7166970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-wafer probe station for microwave metrology at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.1960-1964, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2015.7151582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-10 nm-scale capacitors and tunnel junctions measurements by SMM coupled to RF interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ducatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Microwave Conference EuMC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized MEMS-based GSG probes for microwave characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 44th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1150-1153, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie champ proche micro-ondes pour la caractérisation de liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW Radar for Monitoring Water-to-Cellular Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italie. pp.1832-1835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port technology for millimeter-wave radar and imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Conference on Wireless Sensors and Sensor Networks, WiSNet 2014, 9th Annual IEEE Radio Wireless Week, RWW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Newport Beach, CA, United States. paper WE1A-1, 3 p., </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiSNet.2014.6825508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 – 20 GHz kΩ -range BiCMOS 55 nm Reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Donche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quemerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field Microwave Microscopy for Liquid Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italie. pp.628--631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-20 GHz k Omega-range BiCMOS 55 nm Reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Donche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International New Circuits and Systems Conference (IEEE NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, Canada. pp.385-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-paths microwave interferometric system based on a six-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Radar Conference, EuRAD 2013, and 43rd European Microwave Conference, EuMC 2013, European Microwave Week 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nuremberg, Germany. paper EuMC/EuRAD02-5, 291-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave microscopy platform for measurement in liquids and moist materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Weimar, Germany. pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency characterization at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th China-French Symposium on Functional Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Paths Microwave Inteferometric System Based on a Six-Port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Allemagne. pp.1603-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband microwave interferometry for non destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Nondestructive Characterization of Materials, NDCM-XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le Mans, France. paper 15526, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric technique for scanning near-field microwave microscopy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference, I2MTC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Minneapolis, MN, United States. pp.1694-1698, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2013.6555703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique interférométrique pour la caractérisation diélectrique en milieu liquide par ligne coaxiale ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Balki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moutaoukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Maroc. papier 266, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique multi-port pour la microscopie champ proche microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chambéry, France. session S8, papier ID18, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-port technology for microwave sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE MTT-S International Microwave Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric technique for microwave measurement of high impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE MTT-S International Microwave Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] High frequency characterization of nanotechnologies : toward new instrumentations and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Workshop on Compound Semiconductor Devices and Integrated Circuits, WOCSDICE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Porquerolles, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-band two-tone continuous wave radar operating in monostatic/bistatic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Radar Conference, EuRAD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Amsterdam, Netherlands. pp.266-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie hyperfréquence champ proche en transmission pour la caractérisation diélectrique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique, JNRDM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hyperfréquence dédiée à la caractérisation diélectrique en environnement intra-bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France. papier 130, 2F7, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-band near-field microwave microscope operating in transmission-mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electromagnetic Near-Field Characterization and Imaging, ICONIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France. CDROM, paper 2A, 1-5, 2nd Best paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field scanning microscopy in liquid media based on microwave interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances, ISEMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature interferometric down-converter for V-band radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Radar Conference, EuRAD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscope pour l'imagerie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Maroc. CDROM, session A2, papier 55, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle topologie quatre-port pour la mesure large bande de coefficients de réflexion en gamme micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brest, France. papier 55, 2F3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High impedance RF four-port reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference, EuMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom. pp.491-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact near-field microwave microscope based on the multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference, EuMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.771-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature dual six-port millimeter-wave network analyzer on alumina ceramic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference, EuMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.1564-1567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz characterization of carbon nanotube devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week Workshops and Short Courses, Microwave Nanocharacterisation : Challenges and Breakthroughs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double réflectomètre millimétrique six-port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6D-7, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-port hyperfréquences et techniques de calibrage associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Châtillon, France. pp.218-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ku-band filters and diplexers with rounded corners in waveguide technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Image and Signal Processing and their Applications, ISPA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-space microwave moisture content evaluation by means of a low-cost four-port based reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances, ISEMA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Finland. pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d'imagerie à ondes évanescentes basée sur la réflectométrie six-port à 35 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6D-3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyseur de réseaux millimétrique six-port et calibrage associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Maroc. pp.A4-3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'une transition en paliers et d'un filtre micro-onde inductif en technologie SIW 'Substrate Integrated Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Maroc. pp.A3-5, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-port based near-field millimeter-wave microscope using a slit scanning probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electromagnetic Near-Field Characterization and Imaging, ICONIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taiwan. pp.17-22, Honorable Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive-post filter with stepped transitions around 5 GHz for substrate integrated waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Image and Signal Processing and their Applications, ISPA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra wide-band four-port reflectometer using only two quadratic detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium, IMS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United States. pp.379-382, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une technique de calibrage pour la mesure bistatique en espace libre sans filtrage temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation non destructive micro-onde à base de réseaux de neurones artificiels : application au génie civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2007 &amp; 5èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de mesure bistatique en espace libre s'affranchissant du filtrage temporel et des antennes à faisceaux focalisés : application à la caractérisation de matériaux épais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.3A3-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vector coding technique using evanescent microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benzaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Electromagnetic Near-Field Characterization and Imaging, ICONIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homodyne dual six-port network analyzer and associated calibration technique for millimeter wave measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully InP monolithic integrated millimeter-wave reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Aabbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.703-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une technique de calibrage adaptatif pour la mesure de paramètres S en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 4èmes Journées Franco-Maghrébines des Microondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et technique de calibrage associée pour la mesure de paramètre S à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems conception and adaptative calibration technique for S-parameters measurement at 35 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.Session 4A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELENA : a European project for electrical nanoscale metrology in industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Kaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hertwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Forum des Microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernai (Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-field scanning microwave microscope in a scanning electron microscope: design and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Polovodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haenssler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Scanning Probe Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Louvain la Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches informationnelles pour la fusion tolérante aux fautes – Application à la robotique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW Radar for Monitoring Water-to-Cellular Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuami Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.529-532, 2014, European Radar Conference EuRAD, 978-2-87487-037-8. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuRAD.2014.6991324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2. Electromagnetic wave to material interaction and microwave materials measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Celuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Interference Shielding Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electromagnetic Interference Shielding Materials Graphene-Based Composites and Beyond Woodhead Publishing Series in Electronic and Optical Materials, Elsevier, pp.3-28, 2026, ISBN: 978-0-443-36630-7. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-36630-7.00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and automation for miniaturized microwave GSG nanoprobing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.751-768, 2020, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22587-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tutorial] Microfabrication of THz on-wafer calibration kits and nanorobotics on-wafer probing station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMMT Project Training Courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à base de six-port en gammes micro-onde et millimétrique et techniques de calibrage associées : application à l'analyse de réseaux, aux télécommunications et au contrôle non destructif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId576"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D32E9CA"/>
+    <w:nsid w:val="DD7E4246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D71A8830"/>
+    <w:nsid w:val="77594FCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kamel.haddadi@univ-lille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtt.org/profile/kamel-haddadi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2016.imtc.ieee-ims.org/tutorial-understanding-scanning-near-field-microwave-microscopy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Prekodravac Filipovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Milenkovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Kleut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yasir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100873" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Marinkovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Doronti&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Kepi&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15070541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Seck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Allal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532312003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mubarak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Ngoc Phung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Arz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3537461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Swebocki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kocot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Cieminska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Bortolus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c01159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pantic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian von Kleist-Retzow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-024-00178-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Mom&#269;ilovi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Mead" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Huski&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110912" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fikri Ikhwan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahidah Mansor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhani Ismail Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairil Adzhar Mahmood" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisah Bujang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18421/TEM131-15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Arellano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202303475" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hoffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eckmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Lin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Herzog" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3378310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hung Lee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2024.3483071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIM.2023.3287251" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378781v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41127-023-00065-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bucamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac45c5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Daffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac3cd7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Maggi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Hidri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Orozco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3148328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Koutsoukis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Vavouliotis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Kienberger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010378" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3098179" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01347-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sekak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Zerhouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123396" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Ren" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Nemati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67408-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouadili" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. El Boudouti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaf11b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yahyaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moussati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.03.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2851386" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bakli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v6i3.428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa El Yahyaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eletel-2017-0052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Gu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2507699" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.043" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bakli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2533608" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hivin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-4362-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.04.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1308S8L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2435991" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fellahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2463213" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224664v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nounouh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2410144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345571v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/7/075024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/50/505901" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2317452" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980043v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2296416" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.631" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2297811" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2013.2288710" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.733" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903759v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2270918" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797211v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.01.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87QH4181-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922585v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ducatteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848995" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2012.2218230" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2197197" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2011.2181861" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639932v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2124690" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672781v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nouri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benza&#239;m" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feham" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100057" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WJNVKGG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2011.2167744" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2035969" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472450v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzaim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2008573" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472451v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2021189" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2029744" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356989v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.926365" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356992v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2007138" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674271v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vangroenweghe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Thakur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Tyagi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276235" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524778v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235077" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524836v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steve NKOLO BEKONO" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Alsaleh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651951" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705760v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ka Kleut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanovic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651782" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665828v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608096v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanov&#263;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932615v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Th&#233;ron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714622v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;rine Mokthari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEITE61750.2024.10654413" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698839v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633954" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698824v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Prekodravac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633959" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04748829v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hertwig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802136v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701996" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946858v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Vangheluwe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651788" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182408v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerine Mokhtari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO56117.2023.10202165" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268605v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA58588.2023.10249964" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378816v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294133" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182385v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO56117.2023.10202375" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244234v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobang Shang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ridler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326698v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desplanque" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC53148.2023.10176071" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600035v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSNet53095.2022.9721359" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700596v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697463v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998583v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702621v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Petit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846448v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697462v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702591v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702685v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abassi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435641v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835142v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753535v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenoir" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS55526.2022.9792652" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC52172.2021.9615694" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508613v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595413" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582098v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216583v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abassi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703607" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404613v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIMA50015.2021.9526303" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508596v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703650" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627132v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sekak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebbache" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703622" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541083v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539767" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541071v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539773" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224645v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroInd4.0IoT48571.2020.9138237" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340538v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szymik" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191013" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932434v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3550534" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281097v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Haenssler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224647v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2019.8714390" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224646v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959806" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328441v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mubarak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8700783" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435636v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432105v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864768" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432061v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820667" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435649v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573203v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ducatteau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351039v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2018.8520353" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224649v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2018.8311558" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056825v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mascolo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Votsi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ridler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541607" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224648v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas C. Wallace" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Burke" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439645" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913677v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481160" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085776v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rietveld" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spirito" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8500810" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054247v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405340" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224652v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2017.7969796" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509792v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Taleb" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311382v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Najjari" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2017.8016537" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224651v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Haenssler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2017.8247419" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224653v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C. Haenssler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726555v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El El Fellahi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230973" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224659v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2016.7520391" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224658v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2016.7839719" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224661v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540188" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083251v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2016.7501967" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224660v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2016.7444320" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345575v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166970" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345596v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151582" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962399v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345849" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224665v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151542" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345580v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345725" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224668v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lv" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhao" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224666v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2015.7127400" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224667v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345723" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345582v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2015.7051133" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005657v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSNet.2014.6825508" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222113v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quemerais" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934063" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345623v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986644" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020399v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224673v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224672v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224670v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922398v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877838v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987965v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224674v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000209v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804745v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Balki" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaoukil" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877837v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2013.6555703" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806623v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802596v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259554" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806622v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802597v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258266" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801042v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tagro" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802599v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800347v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806696v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mariage" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800349v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603113v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800346v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806695v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591378v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573558v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568959v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568960v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ziouche" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575718v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474442v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573521v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573534v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575717v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474441v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573514v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573520v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573515v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361033v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633182" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284473v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284474v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370312v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362406v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126826v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147515v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aabbaoui" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gorisse" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126744v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126728v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142280v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128717v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278736v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polovodov" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haenssler" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435498v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224671v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2014.6991324" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345340v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22587-2_24" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748356v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286227v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kamel.haddadi@univ-lille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtt.org/profile/kamel-haddadi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2016.imtc.ieee-ims.org/tutorial-understanding-scanning-near-field-microwave-microscopy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Seck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Allal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532312003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mubarak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Ngoc Phung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Arz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3537461" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Marinkovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Doronti&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Kepi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yasir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15070541" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Swebocki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kocot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Cieminska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Bortolus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c01159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Prekodravac Filipovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Milenkovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Kleut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100873" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fikri Ikhwan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahidah Mansor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhani Ismail Khan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairil Adzhar Mahmood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisah Bujang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18421/TEM131-15" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Arellano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202303475" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hoffmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eckmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Herzog" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3378310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Mom&#269;ilovi&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Mead" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Huski&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110912" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hung Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2024.3483071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pantic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian von Kleist-Retzow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-024-00178-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108492" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378781v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41127-023-00065-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIM.2023.3287251" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Daffe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac3cd7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Maggi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Hidri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marnat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Orozco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3148328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bucamp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac45c5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3098179" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01347-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Koutsoukis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Vavouliotis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Kienberger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010378" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sekak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Zerhouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123396" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Ren" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Nemati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67408-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089125v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yahyaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moussati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.03.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouadili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. El Boudouti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaf11b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2851386" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa El Yahyaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eletel-2017-0052" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bakli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v6i3.428" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bakli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2533608" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Gu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2507699" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.043" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hivin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-4362-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.04.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1308S8L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fellahi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzouk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2463213" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224662v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2435991" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224664v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nounouh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2410144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345571v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/7/075024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2296416" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.631" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936563v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2013.2288710" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2297811" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/50/505901" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000003v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2317452" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.733" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.01.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87QH4181-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2270918" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922585v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ducatteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848995" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2012.2218230" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2197197" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2011.2181861" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nouri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benza&#239;m" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100057" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WJNVKGG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2124690" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2011.2167744" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2035969" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472451v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2021189" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzaim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2008573" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2029744" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2007138" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356989v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maazi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.926365" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674271v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vangroenweghe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235077" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572931v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Thakur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Tyagi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring66516.2025.11276235" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjun Noh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hemmer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAPCON65020.2025.11426652" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946860v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ka Kleut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanovic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651782" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665828v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608096v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jovanov&#263;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Th&#233;ron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698839v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Alsaleh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633954" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714622v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;rine Mokthari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEITE61750.2024.10654413" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524836v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steve NKOLO BEKONO" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranowski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692092v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651951" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698824v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Prekodravac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633959" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04748829v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hertwig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701996" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946858v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Vangheluwe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705775v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651788" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268605v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerine Mokhtari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA58588.2023.10249964" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378816v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS58567.2023.10294133" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182385v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO56117.2023.10202375" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182234v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC53148.2023.10176071" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244234v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobang Shang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ridler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326698v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326697v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desplanque" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182408v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO56117.2023.10202165" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702621v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Petit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702685v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abassi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637505v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700606v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697456v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697462v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435641v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835130v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753535v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenoir" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS55526.2022.9792652" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998583v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600035v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSNet53095.2022.9721359" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700596v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697463v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582098v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404613v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIMA50015.2021.9526303" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216583v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abassi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703607" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508596v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703650" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541071v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539773" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627132v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sekak" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebbache" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703622" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541083v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539767" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457159v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC52172.2021.9615694" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508613v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595413" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224645v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroInd4.0IoT48571.2020.9138237" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281097v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Haenssler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224647v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2019.8714390" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219999v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932434v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3550534" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224646v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959806" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435636v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328441v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mubarak" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8700783" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432061v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820667" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432105v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864768" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435649v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573203v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340538v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szymik" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191013" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913677v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481160" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056825v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mascolo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Votsi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ridler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541607" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224648v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas C. Wallace" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Burke" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439645" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085776v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rietveld" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spirito" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8500810" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054247v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405340" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351039v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2018.8520353" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224649v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2018.8311558" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962187v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ducatteau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311382v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Najjari" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2017.8016537" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224652v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2017.7969796" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509792v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Taleb" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224651v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Haenssler" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2017.8247419" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224653v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C. Haenssler" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726555v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El El Fellahi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230973" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224658v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2016.7839719" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224661v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540188" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224660v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2016.7444320" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083251v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2016.7501967" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224659v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2016.7520391" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345580v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345725" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224665v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151542" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224666v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WISNET.2015.7127400" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224668v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lv" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhao" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345582v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2015.7051133" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224667v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345723" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345575v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166970" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345596v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2015.7151582" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962399v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345849" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345623v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986644" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020399v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224673v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005657v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSNet.2014.6825508" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222113v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quemerais" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934063" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224672v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224670v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922398v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877838v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987965v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224674v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000209v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877837v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2013.6555703" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804745v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Balki" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaoukil" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806622v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802597v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258266" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802596v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259554" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801042v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tagro" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802599v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806623v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806696v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mariage" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800349v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603113v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800346v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591378v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806695v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800347v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568959v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568960v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ziouche" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573558v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573521v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573534v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575717v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474441v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573520v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573515v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573514v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474442v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575718v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361033v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633182" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284474v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284473v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370312v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362406v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126826v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147515v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aabbaoui" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gorisse" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126728v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126744v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142280v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128717v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278736v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polovodov" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haenssler" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435498v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224671v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2014.6991324" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619825v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Celuch" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-36630-7.00004-1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345340v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22587-2_24" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748356v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286227v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>