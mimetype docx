--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1306-4615</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=OGY9hkAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,2446 +179,2446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-entropy alloy cocrfemnni weld overlay for additive manufactured IN718: a microstructural and molten-salt corrosion study for concentrated solar powerplant applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abhiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudheer Reddy Beyanagari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaira Vignesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Govindaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 132 (2), pp.92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-025-09239-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on machining process optimization for metallic aerospace parts affected by distortions induced by residual stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony de Biasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gogu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-025-17251-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the processes for recycling titanium alloys machining chips into additive manufactured aeronautical-quality products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser metal deposition as repair technology for Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mousseigne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Oriez</w:t>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 141, pp.2381-2422. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-025-16698-y⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 136, pp.2193-2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-14982-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343168v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect detection in 316 L single-bead walls using the instrumentation of a LP-DED process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
+                <w:t xml:space="preserve">Effect of process parameters on surface integrity in laser powder bed fusion of Ti-6Al-4V alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mabru</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Shabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buchibabu Vicharapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Muthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-025-16658-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.43786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27513-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343161v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser metal deposition as repair technology for Inconel 718</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Part-scale numerical simulation for laser-powder directed energy deposition: experimental calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+                <w:t xml:space="preserve">L. de Peindray D’ambelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Hor</w:t>
+                <w:t xml:space="preserve">M. Sánchez Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mabru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-14982-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-025-02242-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886066v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of process parameters on surface integrity in laser powder bed fusion of Ti-6Al-4V alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelson Muthu</w:t>
+                <w:t xml:space="preserve">Review of the processes for recycling titanium alloys machining chips into additive manufactured aeronautical-quality products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mousseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Oriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27513-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 141, pp.2381-2422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-025-16698-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417804v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-scale numerical simulation for laser-powder directed energy deposition: experimental calibration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defect detection in 316 L single-bead walls using the instrumentation of a LP-DED process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mabru</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lilou de Peindray D’ambelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mabru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-025-02242-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140 (11-12), pp.6871-6910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-025-16658-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933902v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of process parameters of Plain Water Jet on the cleaning quality, surface and material integrity of Inconel 718 milled by Abrasive Water Jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 178 (Part B), pp.108094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2022.108094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of abrasive water jet parameters on the surface integrity of Inconel 718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114, pp.997-1009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-021-06888-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of the drilling of multi-stacks made of titanium alloy Ti-6Al-4V: interface and burr behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Glaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107 (3-4), pp.1153-1162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-020-05116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of 4043 aluminium alloy deposits obtained by wire and arc additive manufacturing using a Cold Metal Transfer process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gomez Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Corona Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (6), pp.538-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13621718.2018.1564986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Selective Laser Melting additive manufacturing parameters of Inconel 718 on porosity, microstructure and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mousseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 735, pp.182 - 190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2018.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the measurement by X-ray diffraction of residual stresses in Ti6Al4V titanium alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Balancing the transverse cutting force during inclined milling and effect on tool wear: application to Ti6Al4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mousseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rubio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Mousseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 667, pp.340--348</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (9), pp.1859--1880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950787v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing the transverse cutting force during inclined milling and effect on tool wear: application to Ti6Al4V</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Studying the measurement by X-ray diffraction of residual stresses in Ti6Al4V titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mousseigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82 (9), pp.1859--1880</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 667, pp.340--348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950763v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of roughness and residual stresses on fatigue life time of an alloy of titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mousseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Senatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chieragatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 78 (1-4), pp.557-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-014-6596-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Milling on the Fatigue Lifetime of a Ti6Al4V Titanium Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mousseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Senatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Chieragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (3), pp.1148-1162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met5031148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of drift in iso-scallop planning – Machining by regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Senatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67 (1-4), pp.719--732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-012-4517-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of milling on surface integrity of Ti-6Al-4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mousseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Senatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 698, pp.127--137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of milling on surface integrity of Ti6Al4V—study of the metallurgical characteristics: microstructure and microhardness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mousseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Senatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chieragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (5-8), pp.1477-1489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-012-4582-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2607,1092 +2628,1092 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique et optimisation des structures de protection balistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique; Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation and optimization of ballistic protection structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Integrity-Reliability-Failure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculdade de Engenharia, Universidade do Porto (FEUP); ABREU – Professional Congress Organizer, Jul 2025, Porto, Portugal. pp.179-180, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24840/978-972-752-323-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage Ecoresponsable des Copeaux de TiAl6V issus du domaine Aéronautique (RECoTiA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Gréjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEC 2024 - 1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal multi-sensor instrumentation for the enhancement of a directed energy deposition process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilou de Peindray D’ambelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.70-79, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage Ecoresponsable des Copeaux de Ti6Al4V issus de l'Aéronautique (RECoTiA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Gréjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024 - 19ème Conférence de la Société Francaise de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of deposition strategy on porosity in powder-feed directed energy deposition (DED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Devi Dhoonooah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.325-333, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of material and surface integrity of Inconel 718 when milling by Abrasive Water Jet process: Context of repair application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2021 - 24th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Liège (online), Belgium. 13 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/esaform21.4212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of chip geometry in orbital drilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Senatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing, Toulouse, France, June 18-20, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France. pp.502-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fem modelisation of a thermal active composite structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Drobez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3702,124 +3723,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation de protection balistiques par optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aussois (FR), France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3829,385 +3850,385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Additive Manufacturing: Influence of Process Parameters on Induced Physical Properties of Printed Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Devi Dhoonooah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing of Bio-implants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.1-31, 2024, Biomedical Materials for Multi-functional Applications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-6972-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation and Monitoring of Additive Manufacturing Processes for the Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Peindray D’ambelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mabru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing of Bio-implants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.73-106, 2024, Biomedical Materials for Multi-functional Applications, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-6972-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perçage des multi-matériaux de type carbone/époxy et d'alliage d'aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faycal Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4275,51 +4296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB745AA2"/>
+    <w:nsid w:val="354D9502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4506,51 +4527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-moussaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1306-4615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457322v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abhiram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Reddy Beyanagari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaira Vignesh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govindaraju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09239-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony de Biasio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17251-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oriez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16698-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou de Peindray D&#8217;ambelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16658-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cano Salinas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14982-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shabbar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchibabu Vicharapu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Muthu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27513-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Peindray D&#8217;ambelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez P&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02242-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03867517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sourd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06888-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Glaa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mehdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05116-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona Galvan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2018.1564986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sultan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.08.037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6596-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Chieragatti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met5031148" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moni&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4517-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A79CE47DDE5903266892CB02898561366B68ABB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caumel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chieragatti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4582-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-387SKCK0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garofalo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/978-972-752-323-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#233;jois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Devi Dhoonooah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-37" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03451821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4212" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas L'Hostis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monies" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rubio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zitoune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6972-2_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6972-2_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-moussaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1306-4615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OGY9hkAAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abhiram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Reddy Beyanagari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaira Vignesh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govindaraju" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09239-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony de Biasio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17251-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cano Salinas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14982-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shabbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchibabu Vicharapu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Muthu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27513-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Peindray D&#8217;ambelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02242-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oriez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16698-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou de Peindray D&#8217;ambelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16658-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03867517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sourd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108094" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06888-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Glaa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mehdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05116-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona Galvan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2018.1564986" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sultan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.08.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6596-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Chieragatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met5031148" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moni&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4517-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A79CE47DDE5903266892CB02898561366B68ABB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caumel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chieragatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4582-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-387SKCK0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garofalo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/978-972-752-323-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#233;jois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Devi Dhoonooah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-37" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03451821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4212" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas L'Hostis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monies" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rubio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zitoune" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6972-2_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6972-2_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147777v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>