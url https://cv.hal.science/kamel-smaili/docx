--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -144,3408 +144,3417 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring Multi-hop Question Decomposition Using Masked Language Models</w:t>
+                <w:t xml:space="preserve">Arab music improvisation corpus for research (AMICOR): development and machine translation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Hamouda Sidhoum</w:t>
+                <w:t xml:space="preserve">Fadi Al-Ghawanmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhamed Mataoui</w:t>
+                <w:t xml:space="preserve">Alexander Refsum Jensenius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Asian and Low-Resource Language Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3665140⟩</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (2), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10579-026-09905-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654946v1</w:t>
+                <w:t xml:space="preserve">hal-05580236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Transliteration Corpus for Improved English-Amharic Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scoring Multi-hop Question Decomposition Using Masked Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hamouda Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Mataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohannes Biadgligne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Faouzi Sebbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Imad Eddine Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31449/inf.v47i6.4395⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Asian and Low-Resource Language Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (7), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3665140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132444v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotting fake news in Arabic with Machine and Deep Learning Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SuperConText: Supervised Contrastive Learning Framework for Textual representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahab Hocini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Youness Moukafih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF SCIENTIFIC DEVELOPMENT AND RESEARCH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3241490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064548v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algerian Arabizi rumour detection based on morphosyntactic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spotting fake news in Arabic with Machine and Deep Learning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysoon Alkhair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Knowledge Engineering and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF SCIENTIFIC DEVELOPMENT AND RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.605-611</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388759v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperConText: Supervised Contrastive Learning Framework for Textual representations</w:t>
+                <w:t xml:space="preserve">Algerian Arabizi rumour detection based on morphosyntactic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Moukafih</w:t>
+                <w:t xml:space="preserve">Chahnez Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Sbihi</w:t>
+                <w:t xml:space="preserve">Besma Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Ghogho</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assia Chala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radjaa Agagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3241490⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Knowledge Engineering and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.43-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJKEDM.2023.135716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964804v1</w:t>
+                <w:t xml:space="preserve">hal-04388759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Analyzers of Arabic Dialects: A survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baseline Transliteration Corpus for Improved English-Amharic Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bouzoubaa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Yohannes Biadgligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14748-7_11⟩</w:t>
+              <w:t xml:space="preserve">Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31449/inf.v47i6.4395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914581v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning English and Arabic Question Similarity with Siamese Neural Networks in Community Question Answering services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological Analyzers of Arabic Dialects: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridouane Tachicart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Othman</w:t>
+                <w:t xml:space="preserve">Karim Bouzoubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Faiz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Salima Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 101962, </w:t>
+              <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Recent Innovations in Artificial Intelligence and Smart Applications, 1061, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2021.101962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14748-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500114v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Like-tasted user groups to predict ratings in recommender systems</w:t>
+                <w:t xml:space="preserve">Learning English and Arabic Question Similarity with Siamese Neural Networks in Community Question Answering services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiene Jaffali</w:t>
+                <w:t xml:space="preserve">Nouha Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Jamoussi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rim Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13278-020-00643-w⟩</w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 101962, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2021.101962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867310v1</w:t>
+                <w:t xml:space="preserve">hal-03500114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning of Hierarchical Temporal Structures for Guided Improvisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Like-tasted user groups to predict ratings in recommender systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiene Jaffali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Déguernel</w:t>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+                <w:t xml:space="preserve">Abdelmajid Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/comj_a_00521⟩</w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-020-00643-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378273v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Script Independent Morphological Segmentation for Arabic Maghrebi Dialects: An Application to Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salima Harrat</w:t>
+                <w:t xml:space="preserve">Learning of Hierarchical Temporal Structures for Guided Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Déguernel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Meftouh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jérôme Nika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computación y sistemas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13053/cys-23-3-3267⟩</w:t>
+              <w:t xml:space="preserve">Computer Music Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/comj_a_00521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274533v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing videos into a target language: Methodology, architectures and evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Script Independent Morphological Segmentation for Arabic Maghrebi Dialects: An Application to Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JIFS-179350⟩</w:t>
+              <w:t xml:space="preserve">Computación y sistemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 23 (3), pp.979-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13053/cys-23-3-3267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271287v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Machine Translation from Arab Vocal Improvisation to Instrumental Melodic Accompaniment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Summarizing videos into a target language: Methodology, architectures and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Al-Ghawanmeh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michał L Grega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucjan Janowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Science and General Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JIFS-179350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873788v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of speech recognition vocabularies for improved transcription of YouTube videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Science and General Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Word Embeddings to Retrieve Semantically Similar Questions in Community Question Answering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Statistical Machine Translation from Arab Vocal Improvisation to Instrumental Melodic Accompaniment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Al-Ghawanmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Science and General Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1 (1)</w:t>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873748v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of comparable documents: comparison of similarity measures on French-English-Arabic data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using Word Embeddings to Retrieve Semantically Similar Questions in Community Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Language Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Science and General Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1351324918000232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01819710v1</w:t>
+                <w:t xml:space="preserve">hal-01873748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maghrebi Arabic dialect processing: an overview</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alignment of comparable documents: comparison of similarity measures on French-English-Arabic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Science and General Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Language Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5), pp.677-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1351324918000232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873779v1</w:t>
+                <w:t xml:space="preserve">hal-01819710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine translation for Arabic dialects (survey)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Maghrebi Arabic dialect processing: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of International Science and General Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581038v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of requirements for accessing multilingual information opinions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derkacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikolaj Leszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Grega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arian Kozbial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jorge Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-017-4737-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Translation Evaluation Function based on Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schedae Informaticae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25, pp.139-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4467/20838476SI.16.011.6192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phrase-Based Language Model in Statistical Machine Translation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Machine translation for Arabic dialects (survey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (2), pp.262-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipm.2017.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336485v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algerian dialect: Study and Resources</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phrase-Based Language Model in Statistical Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid-Khaled Hidouci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Achraf Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Ben Hamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297415v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Comparable Articles from Wikipedia and Measuring their Comparabilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Algerian dialect: Study and Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid-Khaled Hidouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.10.620⟩</w:t>
+              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.384-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14569/IJACSA.2016.070353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907442v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phrase-based Machine Translation based on Text Mining and Statistical Language Modeling Techniques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Extracting Comparable Articles from Wikipedia and Measuring their Comparabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.10.620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270957v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Topic Identification Methods on Arabic Corpora</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daoud Berkani</w:t>
+                <w:t xml:space="preserve">This sentence is wrong.&amp;quot; Detecting errors in machine-translated sentences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital Information Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (1), p. 1--34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10590-011-9094-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586544v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">This sentence is wrong.&amp;quot; Detecting errors in machine-translated sentences.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+                <w:t xml:space="preserve">Evaluation of Topic Identification Methods on Arabic Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Berkani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Digital Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (5), pp.8 double column</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00606350v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Arabic Language using statistical methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Meftouh</w:t>
+                <w:t xml:space="preserve">Phrase-based Machine Translation based on Text Mining and Statistical Language Modeling Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Latiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Med Tayeb Tayeb Laskri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Theme issue on Arabic Computing, 35 (2C), pp.69-82</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1-2), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00582493v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining monolingual and bilingual corpora</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling Arabic Language using statistical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Tayeb Tayeb Laskri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (6), pp.663-682</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Theme issue on Arabic Computing, 35 (2C), pp.69-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545493v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00582493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TR-Classifier and kNN Evaluation for Topic Identification tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mining monolingual and bilingual corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Latiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daoud Berkani</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Information and Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (3), pp.10</w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (6), pp.663-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586549v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabic Statistical N-gram Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TR-Classifier and kNN Evaluation for Topic Identification tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Berkani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (1)</w:t>
+              <w:t xml:space="preserve">International Journal on Information and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (3), pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639807v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Language Modeling Based on Variable-Length Sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Arabic Statistical N-gram Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+                <w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Speech and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 17 (1), pp.27-41</w:t>
+              <w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099785v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événements impossibles en modélisation stochastique du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (1), pp.33-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3556,321 +3565,416 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative scheme for perplexity estimation and its assessment for the evaluation of language models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Language Modeling Based on Variable-Length Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc El Bèze</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Speech and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 15 (1), pp.1-13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 17 (1), pp.27-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00100687v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An alternative scheme for perplexity estimation and its assessment for the evaluation of language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bimbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Igounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Jardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Speech and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/csla.2000.0150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Statistical methods in multi-speaker automatic speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Stochastic Models and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 6 (3), pp.143-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asm.3150060302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3880,9807 +3984,9790 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling North African Dialects from Standard Languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Fake News Detection via Intermediate-Layer Emotional Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Toughrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third Arabic Natural Language Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Companion Proceedings of the ACM on Web Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, Apr 2025, Sydney, Australia. pp.2680-2684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3701716.3717537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348485v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Fake News Detection in Arabic Dialects with Consistency-Aware LLM Merging Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Natural Language Processing and Computational Linguistics (NLPCL 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Toronto ( CA ), Canada. pp.25 - 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5121/csit.2025.151803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABDUL: a new Approach to Build language models for Dialects Using formal Language corpora only</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Modeling North African Dialects from Standard Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Toughrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2025 Workshop on Language Models for Underserved Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Apr 2025, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">The Third Arabic Natural Language Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004706v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Distillation for Efficient Algerian Dialect Processing: Training Compact BERT Models with DziriBERT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ABDUL: a new Approach to Build language models for Dialects Using formal Language corpora only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Toughrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Innsbruck (Austria), Austria</w:t>
+              <w:t xml:space="preserve">NAACL 2025 Workshop on Language Models for Underserved Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Apr 2025, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998510v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake News Detection via Intermediate-Layer Emotional Representations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Knowledge Distillation for Efficient Algerian Dialect Processing: Training Compact BERT Models with DziriBERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahnez Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion Proceedings of the ACM on Web Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Innsbruck (Austria), Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977819v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarab Music in the Era of Artificial Intelligence: Our experience in research, development, and capacity-building in higher education (Presentation abstract)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards A Neural Machine Translation Proposal to Help Everyday Communication for People with Broca's Aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Belgoumri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahnez Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nedal Nsairat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arab Music Festival and Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cairo Opera House, Egypt, Oct 2024, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">New Trends in Translation and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912239v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Neural Machine Translation Proposal to Help Everyday Communication for People with Broca's Aphasia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detecting Fake News: Exploring Key Features in Multilingual Arabic Dialect Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocini Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Translation and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Arabic Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, RABAT, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643772v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Fake News: Exploring Key Features in Multilingual Arabic Dialect Corpus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tarab Music in the Era of Artificial Intelligence: Our experience in research, development, and capacity-building in higher education (Presentation abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Al-Ghawanmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Refsum Jensenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedal Nsairat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Arabic Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, RABAT, Morocco</w:t>
+              <w:t xml:space="preserve">Arab Music Festival and Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairo Opera House, Egypt, Oct 2024, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578312v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOUTEF: Bolstering Our Understanding Through an Elaborated Fake News Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langlois David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazouz Djegdjiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Conference on Arabic Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, RABAT, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can machine translation help generate Arab melodic improvisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Al-Ghawanmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Refsum Jensenius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Annual Conference of The European Association for Machine Translation (EAMT 2023°</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, TEMPERE, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised contrastive learning as multi-objective optimization for fine-tuning large pre-trained language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Moukafih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Ghogho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodès, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language rehabilitation of people with BROCA aphasia using deep neural machine translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Deep Convolution Generative Adversarial Network for the Production of Images of Human Faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Nekamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahnaz Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Pribil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Linguistics in Bulgaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">ACIIDS 2022 - 14th Asian Conference on Intelligent Information and Database Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701615v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline Corpus Augmentation for English-Amharic Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACQAD: A Dataset for Arabic Complex Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hamouda Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Mataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohannes Biadgligne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Faouzi Sebbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 The 5th International Conference on Information and Computer Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, New York, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Cyber Security, Artificial Inteligence and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Boumerdès, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547539v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Convolution Generative Adversarial Network for the Production of Images of Human Faces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SimSCL: A Simple fully-Supervised Contrastive Learning Framework for Text Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Moukafih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIIDS 2022 - 14th Asian Conference on Intelligent Information and Database Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Ho Chi Minh, Vietnam</w:t>
+              <w:t xml:space="preserve">AJCAI 2021 - 34th Australasian Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737859v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimSCL: A Simple fully-Supervised Contrastive Learning Framework for Text Representation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offline Corpus Augmentation for English-Amharic Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohannes Biadgligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJCAI 2021 - 34th Australasian Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">2022 The 5th International Conference on Information and Computer Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367972v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACQAD: A Dataset for Arabic Complex Question Answering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M’hamed Mataoui</w:t>
+                <w:t xml:space="preserve">The only chance to understand: machine translation of the severely endangered low-resource languages of Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mossolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyber Security, Artificial Inteligence and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Boumerdès, Algeria</w:t>
+              <w:t xml:space="preserve">The Fifth Workshop on Technologies for Machine Translation of Low-Resource Languages (LoResMT), COLING 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992129v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The only chance to understand: machine translation of the severely endangered low-resource languages of Eurasia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Language rehabilitation of people with BROCA aphasia using deep neural machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pribil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth Workshop on Technologies for Machine Translation of Low-Resource Languages (LoResMT), COLING 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Linguistics in Bulgaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774644v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Machine Translation of Arabic Dialects through Multi-Task Learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">CESAR: A new metric to measure the level of code-switching in corpora -Application to Maghrebian dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference Italian Association for Artificial Intelligence:AIxIA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, MILAN/Virtual, Italy</w:t>
+              <w:t xml:space="preserve">IntelliSys2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435996v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Corpora Preparation for English-Amharic Machine Translation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigating data sharing in speech recognition for an underresourced language: the case of algerian dialect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWANN 2021 - International Work on Artificial Neural Networks, Conference Springer LNCS proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference on Natural Language Processing - NATP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272258v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating data sharing in speech recognition for an underresourced language: the case of algerian dialect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Parallel Corpora Preparation for English-Amharic Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohanens Biadgline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Natural Language Processing - NATP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IWANN 2021 - International Work on Artificial Neural Networks, Conference Springer LNCS proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137048v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting and Critiquing Machine Virtuosity: Mawwal Accompaniment as Case Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving Machine Translation of Arabic Dialects through Multi-Task Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Moukafih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">20th International Conference Italian Association for Artificial Intelligence:AIxIA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, MILAN/Virtual, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044066v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating multi-scripts sentiment analysis lexicons for Algerian, Moroccan and Tunisian dialects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Predicting and Critiquing Machine Virtuosity: Mawwal Accompaniment as Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi M Al-Ghawanmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa J Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Data Mining (DTMN 2021) Computer Science Conference Proceedings in Computer Science &amp; Information Technology (CS &amp; IT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03308111v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CESAR: A new metric to measure the level of code-switching in corpora -Application to Maghrebian dialects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Creating multi-scripts sentiment analysis lexicons for Algerian, Moroccan and Tunisian dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IntelliSys2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">7th International Conference on Data Mining (DTMN 2021) Computer Science Conference Proceedings in Computer Science &amp; Information Technology (CS &amp; IT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139685v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Community Question Retrieval Performance Using Attention-based Siamese LSTM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Analyse de sentiments des vidéos en dialecte algérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB2020: 25th International Conference on Natural Language &amp; Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.296-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867309v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784779v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet AMIS : résumé et traduction automatique de vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768513v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sentiments des vidéos en dialecte algérien</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Improving the Community Question Retrieval Performance Using Attention-based Siamese LSTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.296-304</w:t>
+              <w:t xml:space="preserve">NLDB2020: 25th International Conference on Natural Language &amp; Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784779v3</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Question Retrieval in Community Question Answering Using Word Embeddings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Fine-grained Multilingual Analysis Based on the Appraisal Theory: Application to Arabic and English Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enhancing Question Retrieval in Community Question Answering Using Word Embeddings: Proceedings of the 23rd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems KES2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP: International Conference on Arabic Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nancy, France. pp.49-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126846v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manhattan Siamese LSTM for Question Retrieval in Community Question Answering</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extractive Text-Based Summarization of Arabic videos: Issues, Approaches and Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C E González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP: International Conference on Arabic Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nancy, France. pp.65-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271338v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive Text-Based Summarization of Arabic videos: Issues, Approaches and Evaluations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SMarT Classifier for Arabic Fine-Grained Dialect Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP: International Conference on Arabic Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fourth Arabic Natural Language Processing Workshop co-located with ACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314238v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SMarT Classifier for Arabic Fine-Grained Dialect Identification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine Translation on a parallel Code-Switched Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Arabic Natural Language Processing Workshop co-located with ACL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Canadian AI 2019 - 32nd Conference on Canadian Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166384v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Translation on a parallel Code-Switched Corpus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manhattan Siamese LSTM for Question Retrieval in Community Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faïz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian AI 2019 - 32nd Conference on Canadian Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">The 18th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rhodès, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106010v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fine-grained Multilingual Analysis Based on the Appraisal Theory: Application to Arabic and English Videos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Question Retrieval in Community Question Answering Using Word Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP: International Conference on Arabic Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enhancing Question Retrieval in Community Question Answering Using Word Embeddings: Proceedings of the 23rd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems KES2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314244v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposed Methodology for Subjective Evaluation of Video and Text Summarization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Automatic Learning of an Algerian Dialect Lexicon by using Multilingual Word Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference, LREC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873685v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Learning of an Algerian Dialect Lexicon by using Multilingual Word Embeddings</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Proposed Methodology for Subjective Evaluation of Video and Text Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begona Garcia-Zapirain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritz Badiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference, LREC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.396-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98678-4_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718110v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PADIC: extension and new experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advanced Technologies ICAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated AMIS Prototype for Automated Summarization and Translation of Newscasts and Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał L Grega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikołaj Leszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISSI 2018 - 11th International Conference on Multimedia and Network Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Wroclaw, Poland. pp.415-423, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-98678-4_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Summarization System of a Video in a Target Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Grega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucjan Janowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is statistical machine translation approach dead?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An enhanced automatic speech recognition system for Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">The third Arabic Natural Language Processing Workshop - EACL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660016v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Word Embedding based Method for Question Retrieval in Community Question Answering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maghrebi Arabic dialect processing: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Faiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaili</w:t>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660005v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical study of the Algerian dialect of Social network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAWO: Genetic-based optimization algorithm for SMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISGA, Dec 2017, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maghrebi Arabic dialect processing: an overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Creating Parallel Arabic Dialect Corpus: Pitfalls to Avoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660001v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced automatic speech recognition system for Arabic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Word Embedding based Method for Question Retrieval in Community Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Arabic Natural Language Processing Workshop - EACL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve"> ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531588v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Parallel Arabic Dialect Corpus: Pitfalls to Avoid</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is statistical machine translation approach dead?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLING)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557405v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About vocabulary adaptation for automatic speech recognition of video data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNLSSP'2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Casablanca, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to match bilingual tweets ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">CALYOU: A Comparable Spoken Algerian Corpus Harvested from YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th NLP 2017 - Computer Science Conference Proceedings in Computer Science &amp; Information Technology (CS &amp; IT) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">18th Annual Conference of the International Communication Association (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536078v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Machine Translation from Arab Vocal Improvisation to Instrumental Melodic Accompaniment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+                <w:t xml:space="preserve">How to match bilingual tweets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">6th NLP 2017 - Computer Science Conference Proceedings in Computer Science &amp; Information Technology (CS &amp; IT) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660023v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALYOU: A Comparable Spoken Algerian Corpus Harvested from YouTube</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaili</w:t>
+                <w:t xml:space="preserve">Statistical Machine Translation from Arab Vocal Improvisation to Instrumental Melodic Accompaniment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Al-Ghawanmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Conference of the International Communication Association (Interspeech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531591v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the Arabic Loria Automatic Speech Recognition system (ALASR) and its evaluation for Algerian dialect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACLing 2017 - 3rd International Conference on Arabic Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Dubai, United Arab Emirates. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the comparability of multilingual corpora extracted from Twitter and others</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abidi Karima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HrTAL2016 - Tenth International Conference on Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of Requirements for Accessing Multilingual Information and Opinions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derkacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikolaj Leszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Grega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arian Kozbial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th edition of International Conference on Multimedia &amp; Network Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, WROCLAW, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Dialectal Arabic Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motaz Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, cairo, Egypt. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18111-0_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATISTICAL MACHINE TRANSLATION IMPROVEMENT BASED ON PHRASE SELECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latiri Chiraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hissar, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Translation Experiments on PADIC: A Parallel Arabic DIalect Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th Pacific Asia Conference on Language, Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Resources for Algerian Arabic Dialects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Building and Modelling Multilingual Subjective Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the International Communication Association Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA, Sep 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Proceedings of the Ninth International Conference on Language Resources and Evaluation (LREC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066989v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building and Modelling Multilingual Subjective Corpora</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+                <w:t xml:space="preserve">Clustering and Classification of Like-Minded People from Their Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiene Jaffali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Abdelmajid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Ninth International Conference on Language Resources and Evaluation (LREC'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland, Iceland</w:t>
+              <w:t xml:space="preserve">COOL-SNA Workshop on Connecting Online and Offline Social Network Analysis' of the IEEE International Conference on Data Mining (ICDM'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Shenzen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995755v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and Classification of Like-Minded People from Their Tweets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaili</w:t>
+                <w:t xml:space="preserve">Cross-Lingual Semantic Similarity Measure for Comparable Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COOL-SNA Workshop on Connecting Online and Offline Social Network Analysis' of the IEEE International Conference on Data Mining (ICDM'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Natural Language Processing - 9th International Conference on NLP, PolTAL 2014, Warsaw, Poland, September 17-19, 2014. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.105--115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10888-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112778v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Lingual Semantic Similarity Measure for Comparable Articles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Training phrase-based SMT without explicit word aligment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Latiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Language Processing - 9th International Conference on NLP, PolTAL 2014, Warsaw, Poland, September 17-19, 2014. Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.233-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067687v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training phrase-based SMT without explicit word aligment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Building Resources for Algerian Arabic Dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiraz Latiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.233-241</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the International Communication Association Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Sep 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067051v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrase-based Language Modelling for Statistical Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Spoken Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapheme To Phoneme Conversion - An Arabic Dialect Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spoken Language Technologies for Under-resourced Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Saint Petesbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Multilingual Comparable Articles Based On Opinions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diacritics Restoration for Arabic Dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th Workshop on Building and Using Comparable Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics ACL, Aug 2013, Sofia, Bulgaria. pp.105-111</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851959v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diacritics Restoration for Arabic Dialects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">LORIA System for the WMT13 Quality Estimation Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA, Aug 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">ACL 2013 - Eighth Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.380 - 385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925815v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LORIA System for the WMT13 Quality Estimation Shared Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Comparing Multilingual Comparable Articles Based On Opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2013 - Eighth Workshop on Statistical Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.380 - 385</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics ACL, Aug 2013, Sofia, Bulgaria. pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923623v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LORIA System for the WMT12 Quality Estimation Shared Task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Study of a Non-Resourced Language: The Case of one of the Algerian Dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najette Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NAACL 2012 - The Seventh Workshop on Statistical Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.114--119</w:t>
+              <w:t xml:space="preserve">The third International Workshop on Spoken Languages Technologies for Under-resourced Languages - SLTU'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cape-town, South Africa. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726372v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of a Non-Resourced Language: The Case of one of the Algerian Dialects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">LORIA System for the WMT12 Quality Estimation Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third International Workshop on Spoken Languages Technologies for Under-resourced Languages - SLTU'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cape-town, South Africa. pp.1-7</w:t>
+              <w:t xml:space="preserve"> NAACL 2012 - The Seventh Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.114--119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727042v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for learning Phrase Based Machine Translation with Multivariate Mutual Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Latiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Slimani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Conference on Natural Language Processing and Knowledge Engineering - NLP-KE'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, HuangShan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Statistical Machine Translation with Multivariate Mutual Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Latiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Language and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcast news speech-to-text translation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thirteenth Machine Translation Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Xiamen, China. pp.378-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaning statistical language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Jourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00579376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de graphes sémantiques pour l'extraction et la traduction des idées essentielles d'un texte en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain André-Lovichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ième Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances - EGC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.687-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00545488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Category Support Vector Machines for Identifying Arabic Topics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New Confidence Measures for Statistical Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daoud Berkani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Intelligent Text Processing and Computational Linguistics - CICLing 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference On Agents and Artificial Intelligence - ICAART 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00403102v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00333843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Combination of Confidence Measures for Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association - INTERSPEECH 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00417546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of Arabic and french statistical language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Tayeb Laskri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAART'09 - International Conference On agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, Jan 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00352927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Conflicts Through Emails by Using an Emotion Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahnaz Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Natural Language Processing and Cognitive Science Collocated with 11th International Conference on Enterprise Information Systems (ICEIS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing TR-Classifier and KNN by using Reduced Sizes of Vocabularies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Berkani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Arabic Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word- and sentence-level confidence measures for machine translation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-Category Support Vector Machines for Identifying Arabic Topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Berkani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Meeting of the European Association for Machine Translation - EAMT 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">10th International Conference on Intelligent Text Processing and Computational Linguistics - CICLing 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00417541v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00403102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Confidence Measures for Statistical Machine Translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Word- and sentence-level confidence measures for machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Agents and Artificial Intelligence - ICAART 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">13th Annual Meeting of the European Association for Machine Translation - EAMT 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00333843v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00417541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Phrases in Machine Translation by Simulated Annealing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conflict Ontology Enrichment Based on Triggers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahnaz Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2354-2357</w:t>
+              <w:t xml:space="preserve">The 2nd International workshop on Ontologies and Information Systems for the Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM 17th Conference on Information and Knowledge Management, Oct 2008, Napa Valley, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00331327v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00315300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alternative aux modèles de traduction statistique d'IBM : Les triggers inter-langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme conférence sur le Traitement Automatique des Langues Naturelles - TALN'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00285275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrase-Based Machine Translation based on Simulated Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth international conference on Language Resources and Evaluation - LREC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00285277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabic statistical language modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Discovering Phrases in Machine Translation by Simulated Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Tayeb Laskri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9es Journées internationales d'Analyse statistique des Données Textuelles - JADT 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.837-844</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2354-2357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00402315v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00331327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict Ontology Enrichment Based on Triggers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Arabic statistical language modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Tayeb Laskri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International workshop on Ontologies and Information Systems for the Semantic Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM 17th Conference on Information and Knowledge Management, Oct 2008, Napa Valley, California, United States</w:t>
+              <w:t xml:space="preserve">9es Journées internationales d'Analyse statistique des Données Textuelles - JADT 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.837-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00315300v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00402315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus de la langue Arabe à partir du Web</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Building a bilingual dictionary from movie subtitles based on inter-lingual triggers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Med Tayeb Laskri</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur le Traitement Automatique de la Langue Arabe - CITALA'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Translating and the Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00186536v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00184421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a bilingual dictionary from movie subtitles based on inter-lingual triggers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Building Parallel Corpora from Movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translating and the Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 4th International Workshop on Natural Language Processing and Cognitive Science - NLPCS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00184421v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00155787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Parallel Corpora from Movies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving language models by using distant information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop on Natural Language Processing and Cognitive Science - NLPCS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">International Symposium on Signal Processing and its Applications - ISSPA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00155787v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00187084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving language models by using distant information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Constitution d'un corpus de la langue Arabe à partir du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Tayeb Laskri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Signal Processing and its Applications - ISSPA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Colloque International sur le Traitement Automatique de la Langue Arabe - CITALA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00187084v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00186536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using inter-lingual triggers for Machine translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Annual Conference of the International Speech Communication Association - INTERSPEECH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.2829-2832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00155791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic features modeling based on Partial New Cache</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How to handle gender and number agreement in statistical language models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Magazzini del Cotone Conference Center, Genoa/ITALY</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Spoken Language Processing - INTERSPEECH 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Pittsburgh, Pennsylvania/USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00077321v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00103497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to handle gender and number agreement in statistical language models?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Linguistic features modeling based on Partial New Cache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Spoken Language Processing - INTERSPEECH 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Pittsburgh, Pennsylvania/USA</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Magazzini del Cotone Conference Center, Genoa/ITALY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00103497v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00077321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration et utilisation d'informations distantes dans les modèles de langage statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence sur le Traitement Automatique des Langues Naturelles - TALN'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Leuven, Belgique. pp.425-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00103459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Language Models within the Framework of Dynamic Bayesian Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From speech to SQL queries : a speech understanding system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the Canadian Society for Computational Studies of Intelligence, Canadian AI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Victoria, Canada. pp.432-437</w:t>
+              <w:t xml:space="preserve">The twentieth national Conference on Artificial Intelligence workshop on spoken language understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000449v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Topic Identification methods for Arabic Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Recent Advances in Natural Language Processing - RANLP 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From speech to SQL queries : a speech understanding system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rethinking Language Models within the Framework of Dynamic Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Deviren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The twentieth national Conference on Artificial Intelligence workshop on spoken language understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Pittsburg, United States</w:t>
+              <w:t xml:space="preserve">18th Conference of the Canadian Society for Computational Studies of Intelligence, Canadian AI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Victoria, Canada. pp.432-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564249v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Language modeling using dynamic Bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cerisara</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murat Deviren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t>
+              <w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107762v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche de modélisation du langage par des réseaux Bayésiens dynamiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Statistical Feature Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVes Journées d'Etudes sur la Parole - JEP-TALN-RECITAL 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jeju, South Korea. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107785v1</w:t>
+                <w:t xml:space="preserve">inria-00100021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité de la référence humaine dans la détection de thème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13699,5009 +13786,5026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Feature Language Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un système de compréhension automatique de la parole pour l'interrogation orale d'une base de données de bourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Jeju, South Korea. 4 p</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes sur la Parole - JEP'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fès, Maroc. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100021v1</w:t>
+                <w:t xml:space="preserve">inria-00100085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de compréhension automatique de la parole pour l'interrogation orale d'une base de données de bourse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle approche de modélisation du langage par des réseaux Bayésiens dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Deviren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes sur la Parole - JEP'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fès, Maroc. 4 p</w:t>
+              <w:t xml:space="preserve">XXVes Journées d'Etudes sur la Parole - JEP-TALN-RECITAL 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100085v1</w:t>
+                <w:t xml:space="preserve">inria-00107785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete understanding speech system based on semantic concepts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Illina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Lisbonne, Portugal, 4 p</w:t>
+              <w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100086v1</w:t>
+                <w:t xml:space="preserve">inria-00107762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language modeling using dynamic Bayesian networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A complete understanding speech system based on semantic concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lisbonne, Portugal, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107786v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding speech based on a Bayesian concept extraction method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Description d'un système de compréhension automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Text Speech and Dialogue - TSD'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Ceské-Budejovic, République Tchèque, France. 8 p</w:t>
+              <w:t xml:space="preserve">Troisièmes Ateliers en Traitement et Analyse d'Images : Méthodes et Applications - TAIMA'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Hammamet, Tunisie, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099696v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding process for speech recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficient linear combination for distant n-gram models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Sma¨ilisma¨ili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth European Conference on Speech Communication and Technology - EuroSpeech'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Genève, Suisse, France. 4 p</w:t>
+              <w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - Eurospeech'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Genève, Switzerland. pp.409-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099695v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient linear combination for distant n-gram models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding process for speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Sma¨ilisma¨ili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - Eurospeech'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Genève, Switzerland. pp.409-412</w:t>
+              <w:t xml:space="preserve">Eighth European Conference on Speech Communication and Technology - EuroSpeech'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Genève, Suisse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099595v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche de la sélection de vocabulaire pour la détection de thème</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding speech based on a Bayesian concept extraction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel - TALN'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Batz-sur-Mer, France, 10 p</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Text Speech and Dialogue - TSD'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Ceské-Budejovic, République Tchèque, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107730v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la compréhension automatique de la parole : extraction des concepts par réseaux bayésiens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nouvelle approche de la sélection de vocabulaire pour la détection de thème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième Conférence en Traitement Automatique des Langues Naturelles - TALN'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Batz-sur-Mer, France, 10 p</w:t>
+              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel - TALN'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Batz-sur-Mer, France, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099697v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description d'un système de compréhension automatique de la parole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Vers la compréhension automatique de la parole : extraction des concepts par réseaux bayésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Ateliers en Traitement et Analyse d'Images : Méthodes et Applications - TAIMA'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Hammamet, Tunisie, France. 6 p</w:t>
+              <w:t xml:space="preserve">Dixième Conférence en Traitement Automatique des Langues Naturelles - TALN'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Batz-sur-Mer, France, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099698v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Topic Identification : Introduction of Trigger pairs in the Cache Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contribution to Topic Identification by Using Word Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Speech and Computer 2002 - SPECOM'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, St-Petersburg, Russia, 4 p</w:t>
+              <w:t xml:space="preserve">7th International Conference on Spoken Language Processing - ICSLP'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Denver, Colorado, USA, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100828v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving phrases by selecting the history: application to Automatic Speech Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Neural Network and Information Theory In Automatic Speech Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Spoken Language Processing - ICSLP'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Denver, USA, pp.721</w:t>
+              <w:t xml:space="preserve">SPECOM 2002 - International Workshop Speech and Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, St-Petersburg, Russia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100805v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification thématique hiérarchique : Application aux forums de discussions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Dynamic Topic Identification : Introduction of Trigger pairs in the Cache Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférence annuelle sur le Traitement Automatique des Langues Naturelles - TALN'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Nancy, France. pp.24 - 27</w:t>
+              <w:t xml:space="preserve">International Workshop Speech and Computer 2002 - SPECOM'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, St-Petersburg, Russia, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563654v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de séquences par sélection de l'historique : application à la reconnaissance automatique de la parole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Retrieving phrases by selecting the history: application to Automatic Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Journées d'Etudes sur la Parole - JEP'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Nancy, France, pp.301</w:t>
+              <w:t xml:space="preserve">7th International Conference on Spoken Language Processing - ICSLP'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Denver, USA, pp.721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107575v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WSIM : une méthode de détection de thème fondée sur la similarité entre mots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification thématique hiérarchique : Application aux forums de discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Nancy, France, 10 p</w:t>
+              <w:t xml:space="preserve">9ème conférence annuelle sur le Traitement Automatique des Langues Naturelles - TALN'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Nancy, France. pp.24 - 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100946v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Network and Information Theory In Automatic Speech Understanding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Détection de séquences par sélection de l'historique : application à la reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECOM 2002 - International Workshop Speech and Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, St-Petersburg, Russia. pp.1-4</w:t>
+              <w:t xml:space="preserve">XXIVe Journées d'Etudes sur la Parole - JEP'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Nancy, France, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100827v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to Topic Identification by Using Word Similarity</w:t>
+                <w:t xml:space="preserve">WSIM : une méthode de détection de thème fondée sur la similarité entre mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Spoken Language Processing - ICSLP'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Denver, Colorado, USA, 4 p</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Nancy, France, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100947v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Language Model based on a Hierarchical Approach : MCnv</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Hierarchical Approach for Topic Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th european conference on speech communication and technology - EUROSPEECH 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Aalborg, Denmark, pp.29</w:t>
+              <w:t xml:space="preserve">Proceedings of the international workshop Speech and Computer - SPECOM'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Moscow, Russia, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100677v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method Based on Context for Combining Statistical Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Modeling and Using Context - CONTEXT 01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Dundee, Scotland, pp.235-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Statistical Language Models by Removing Impossible Events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Efficient Language Models Combination: Application to Phrase Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Workshop "Speech and Computer" - SPECOM 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Moscow, Russia, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100651v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Language Models Combination: Application to Phrase Finding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Improving Statistical Language Models by Removing Impossible Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Workshop "Speech and Computer" - SPECOM 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Moscow, Russia, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100650v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Topic Identification: Towards Combination of Methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Statistical Language Model based on a Hierarchical Approach : MCnv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing - RANLP'2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Galia Angelova, Kalima Bontcheva, Ruslan Mitkov, Nicolas Nicolov, Nikolai Nikolov, 2001, Tzigov Chark, Bulgaria, pp.255-257</w:t>
+              <w:t xml:space="preserve">7th european conference on speech communication and technology - EUROSPEECH 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Aalborg, Denmark, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100481v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of Topic Identification on Newspaper and E-mail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Dynamic Topic Identification: Towards Combination of Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International Symposium on String Processing and Information Retrieval - SPIRE'01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Laguna de San Rafael, Chili, pp.238-241</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing - RANLP'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galia Angelova, Kalima Bontcheva, Ruslan Mitkov, Nicolas Nicolov, Nikolai Nikolov, 2001, Tzigov Chark, Bulgaria, pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107535v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Approach for Topic Identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">A comparative study of Topic Identification on Newspaper and E-mail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the international workshop Speech and Computer - SPECOM'01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Moscow, Russia, France. 4 p</w:t>
+              <w:t xml:space="preserve">Proceedings of the 8th International Symposium on String Processing and Information Retrieval - SPIRE'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Laguna de San Rafael, Chili, pp.238-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107536v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discarding Impossible Events from Statistical Language Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Beyond the Conventional Statistical Language Models: The Variable-Length Sequences Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spoken Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Pékin, China, 4 p</w:t>
+              <w:t xml:space="preserve">International Conference on Speech Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Pékin, China. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099040v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure modélisation du langage : la prise en compte des séquences dans les modèles statistiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Topic Identification Challenge Based on Short Word History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées d'Etude sur la Parole - JEP'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Aussois, France, 4 p</w:t>
+              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel - TALN'00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Lausanne, Suisse, pp.383-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099038v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment Analysis in Newspaper Topic Detection</w:t>
+                <w:t xml:space="preserve">Discarding Impossible Events from Statistical Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPIRE 2000 - String Processing &amp; Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, A Coruna, Spain. pp.55 - 64</w:t>
+              <w:t xml:space="preserve">International Conference on Spoken Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Pékin, China, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099394v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic Identification Challenge Based on Short Word History</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure modélisation du langage : la prise en compte des séquences dans les modèles statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel - TALN'00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Lausanne, Suisse, pp.383-392</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées d'Etude sur la Parole - JEP'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Aussois, France, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099124v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-Length Class Sequences Based on a Hierarchical Approach: MCnv</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experiment Analysis in Newspaper Topic Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCI 2000 - 4th Word Multiconference on Systemics, Cybertinics &amp; Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Orlando, United States. pp.6</w:t>
+              <w:t xml:space="preserve"> SPIRE 2000 - String Processing &amp; Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, A Coruna, Spain. pp.55 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099045v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with distant relationships in natural language modelling for automatic speech recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Variable-Length Class Sequences Based on a Hierarchical Approach: MCnv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Multiconference on Systemics, Cybernetics &amp; Informatics - SCI'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Institute of Informatics &amp; Systemics, 2000, Orlando, USA, pp.400-405</w:t>
+              <w:t xml:space="preserve">SCI 2000 - 4th Word Multiconference on Systemics, Cybertinics &amp; Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Orlando, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099031v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Conventional Statistical Language Models: The Variable-Length Sequences Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dealing with distant relationships in natural language modelling for automatic speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Speech Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Pékin, China. pp.4</w:t>
+              <w:t xml:space="preserve">4th World Multiconference on Systemics, Cybernetics &amp; Informatics - SCI'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Informatics &amp; Systemics, 2000, Orlando, USA, pp.400-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099107v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Based Distance Language Model for a Dictation Machine: application to MAUD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automatic and manual clustering for large vocabulary speech recognition: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Speech Communication &amp; Technology - EUROSPEECH'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Budapest, Hungary, pp.1779-1782</w:t>
+              <w:t xml:space="preserve">, 1999, Budapest, Hungary, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098984v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-Length Sequence Language Model for Large Vocabulary Continuous Dictation Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Towards a Better Collaboration Between a n-class and a n-gram Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Speech Communication and Technology - EUROSPEECH'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">SPECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107585v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic and manual clustering for large vocabulary speech recognition: a comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Based Distance Language Model for a Dictation Machine: application to MAUD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Speech Communication &amp; Technology - EUROSPEECH'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Budapest, Hungary, 4 p</w:t>
+              <w:t xml:space="preserve">, 1999, Budapest, Hungary, pp.1779-1782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098977v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Collaboration Between a n-class and a n-gram Language Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Variable-Length Sequence Language Model for Large Vocabulary Continuous Dictation Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">6th European Conference on Speech Communication and Technology - EUROSPEECH'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00108063v2</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first evaluation campaign for language models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Variable-length class sequences based on a hierarchical approach: MCnv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international conference on language resources and evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">SPECOM 1998 - 3rd International Workshop on Speech and Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113018v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-length class sequences based on a hierarchical approach: MCnv</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A first evaluation campaign for language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bimbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Igounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECOM 1998 - 3rd International Workshop on Speech and Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">First international conference on language resources and evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112917v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COMPARATIVE STUDY BETWEEN POLYCLASS AND MULTICLASS LANGUAGE MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Deligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bimbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fifth International Conference on Spoken Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Hybrid Language Model for a Continuous Dictation Prototype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards an oral interface for data entry: The MAUD System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Speech Communication and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">European Research Consortium for Informatics and Mathematics User Interfaces for AII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112905v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an oral interface for data entry: The MAUD System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Hybrid Language Model for a Continuous Dictation Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Research Consortium for Informatics and Mathematics User Interfaces for AII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Speech Communication and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112900v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new algorithm for Automatic Word Classification based on an Improved Simulated Annealing Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on the Cognitive Science of Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which model for future speech recognition systems: Hidden Markov models for finite-state automata?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP-94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Adelaïd, Australia. pp.633-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAUD : Une interface vocale pour la saisie de textes lus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International conference Interface to real and virtual worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Montpellier, France. pp.311-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of phonological knowledge in a continuous speech recognition system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pérennou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on speech communication and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Berlin, Germany. pp.2191-2194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composante lexicale de la machine à dicter MAUD,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Lexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1992, Toulouse, France. pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restrictions sémantiques apportées à l'étude des groupes nominaux en 'NdeN' : application à la machine à dicter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuous speech recognition approach for the design of a dictation machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Speech Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Genova, Italy. pp.953-956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées et concepts de réalisation d'une machine à dicter destinée aux grands vocabulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIèmes journées d'études sur la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1990, Montréal, Canada. pp.337-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methods in multi-speaker automatic speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMDA - 4th International Symposium on Applied stochastic models and data analysis - 1988</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18711,609 +18815,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the International Conference on Natural Language Processing, Signal and Speech Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzakour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 978-9954-99-758-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Systems and Economic Intelligence: Proceedings of the 3d international conference SIIE 2010 : February 18-20, 2010 (in Sousse, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghenima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kamel Smaili and Sahbi Sidhom and Malek Ghenima. IHE Tunis, 1, pp.400, 2010, Kamel SMAILI (France), Sahbi SIDHOM (France), Malek GHENIMA (Tunisia)., 978-9973-868-24-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00105908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception des systèmes d'information et programmation événementielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucaut Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">InterEditions, 1996, InterEditions, 2729605592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception des systèmes d'information et programmation événementielle de l'étape conceptuelle à l'étape d'implantatio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucaut Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">InterEdition, 1995, 2-7296-0559-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19323,833 +19427,833 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Improved Components of AMIS Project for Speech Recognition, Machine Translation and Video/Audio/Text Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritz Badiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Méndez Zorrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Zapirain Begoña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Grega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikołaj Leszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Communications, Services and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.320-331, 2020, 978-3-030-58999-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-59000-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Arabic Corpus of Fake News: Collection, Analysis and Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Automatic identification methods on a corpus of twenty five fine-grained Arabic dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabic Language Processing: From Theory to Practice 7th International Conference, ICALP 2019, Nancy, France, October 16–17, 2019, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Communications in Computer and Information Science book series (CCIS, volume 1108), pp.292-302, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_21⟩</w:t>
+              <w:t xml:space="preserve">, Communications in Computer and Information Science book series (CCIS, volume 1108), 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314246v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic identification methods on a corpus of twenty five fine-grained Arabic dialects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">An Arabic Corpus of Fake News: Collection, Analysis and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysoon Alkhair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabic Language Processing: From Theory to Practice 7th International Conference, ICALP 2019, Nancy, France, October 16–17, 2019, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Communications in Computer and Information Science book series (CCIS, volume 1108), 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_6⟩</w:t>
+              <w:t xml:space="preserve">, Communications in Computer and Information Science book series (CCIS, volume 1108), pp.292-302, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314245v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic-based Decoder for Statistical Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer LNCS series, Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouping Like-Minded Users for Ratings’ Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiene Jaffali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Decision Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-3-319-39629-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new language model based on possibility theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfetah Boumerdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahnaz Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer LNCS series, Lecture Notes in Computer Science.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAUD : Un prototype de machine à dicter vocale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">none. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources et évaluation en ingénierie des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.315-328, 2000, universités francophones</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20159,117 +20263,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Contrastive Learning as Multi-Objective Optimization for Fine-Tuning Large Pre-trained Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Moukafih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Ghogho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20279,331 +20383,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RAIVES (Recherche Automatique d'Informations Verbales Et Sonores) vers l'extraction et la structuration de données radiophoniques sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Illina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] A02-R-553 || parlangeau-valles02a, IRIT - Institut de recherche en informatique de Toulouse; LORIA (Université de Lorraine, CNRS, INRIA). 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d'un réseau de neurones artificiel et d'une méthode statistique pour la classification sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] A02-R-034 || jamoussi02a, 2002, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance automatique de la parole en présence de bruit pour une application grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Siohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20613,114 +20717,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'une machine à dictée à entrée vocale destinée aux grands vocabulaires : le système Maud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1991NAN10244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId392"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20788,51 +20892,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3814A27"/>
+    <w:nsid w:val="E0D77EBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21019,51 +21123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-smaili" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034429700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654946v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hamouda Sidhoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Mataoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Sebbak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Imad Eddine Hosni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Biadgligne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v47i6.4395" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysoon Alkhair" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Hocini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnez Zakaria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Sahnoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Chala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjaa Agagna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKEDM.2023.135716" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Moukafih" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sbihi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3241490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Tachicart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzoubaa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Harrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14748-7_11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Othman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Jaffali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ben Hamadou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-020-00643-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Assayag" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00521" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Meftouh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-23-3-3267" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Al-Ghawanmeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Menacer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Saad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2017.08.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derkacz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Leszczuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Kozbial" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jorge Hernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4737-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Douib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Smaili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20838476SI.16.011.6192" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ben Romdhane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abbas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid-Khaled Hidouci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2016.070353" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.620" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Latiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lavecchia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Nasri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Berkani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raybaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-011-9094-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152C38205FEF3742607B2FAB340E841E66958946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Tayeb Tayeb Laskri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Zitouni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Igounet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jardino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.2000.0150" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHQMDZ4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Divoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asm.3150060302" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WX8N5Z4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughrai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2025.151803" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Laggoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977819v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3717537" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912239v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Refsum Jensenius" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Nsairat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belgoumri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocini Abdelouahab" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazouz Djegdjiga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pribil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737859v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Nekamiche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Zakaria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouchareb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ghanem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Mataoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mossolova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272258v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanens Biadgline" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137048v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi M Al-Ghawanmeh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J Scott" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Menacer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768513v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784779v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Fa&#239;z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Menacer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106010v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Menacer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314244v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873685v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Garcia-Zapirain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castillo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Badiola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zahia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_40" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718110v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meftouh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harrat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Leszczuk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_42" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659997v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660010v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531588v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649057v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536078v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660023v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583842v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536076v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidi Karima" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sma&#239;li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261598v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18111-0_47" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261563v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latiri Chiraz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261587v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112778v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelmajid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067687v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112760v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067022v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925815v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923623v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najette Bouchemal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727044v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272104v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628101v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jourani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andr&#233;-Lovichi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Tayeb Laskri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261615v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586533v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berkani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333843v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tayeb Laskri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184421v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155787v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155791v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077321v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103497v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103459v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000449v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Deviren" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000448v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107785v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100030v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100021v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100085v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100086v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107786v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099696v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#168;ilisma&#168;ili" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099595v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107730v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099697v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099698v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100828v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100805v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563654v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107575v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100946v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100947v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100677v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100420v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100651v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100650v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107535v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107536v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099040v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099038v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099394v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099045v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099031v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099107v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098984v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098977v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108063v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113018v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jardino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bimbot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Igounet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zitouni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112917v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112912v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deligne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112905v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112900v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Haton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112891v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589127v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589668v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589106v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;rennou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589132v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Klein" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589091v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589120v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835451v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349724v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Diouri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzakour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549757v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895523v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105908v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549946v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucaut Odile" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112884v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058035v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia M&#233;ndez Zorrilla" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Zapirain Bego&#241;a" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Grega" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59000-0_24" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314246v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_21" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314245v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336546v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336507v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336535v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Boumerdas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099070v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792475v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100739v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719010v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siohan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747823v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10244" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-smaili" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034429700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580236v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Al-Ghawanmeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Refsum Jensenius" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-026-09905-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hamouda Sidhoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Mataoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Sebbak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Imad Eddine Hosni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Moukafih" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sbihi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3241490" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysoon Alkhair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Hocini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnez Zakaria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Sahnoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Chala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjaa Agagna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKEDM.2023.135716" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Biadgligne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v47i6.4395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Tachicart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzoubaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Harrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14748-7_11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101962" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Jaffali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ben Hamadou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-020-00643-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Assayag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Meftouh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-23-3-3267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Menacer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Saad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000232" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derkacz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Leszczuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Kozbial" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jorge Hernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4737-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Douib" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Smaili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20838476SI.16.011.6192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2017.08.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ben Romdhane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abbas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid-Khaled Hidouci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2016.070353" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raybaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-011-9094-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152C38205FEF3742607B2FAB340E841E66958946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Berkani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Latiri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lavecchia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Nasri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Tayeb Tayeb Laskri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Zitouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Igounet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jardino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.2000.0150" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHQMDZ4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Divoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asm.3150060302" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WX8N5Z4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughrai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3717537" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2025.151803" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998510v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Laggoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belgoumri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocini Abdelouahab" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912239v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Nsairat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazouz Djegdjiga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Nekamiche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Zakaria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouchareb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Mataoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367972v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ghanem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abidi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mossolova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pribil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137048v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanens Biadgline" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi M Al-Ghawanmeh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J Scott" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Menacer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784779v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768513v4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Menacer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abidi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Menacer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Fa&#239;z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Garcia-Zapirain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Badiola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zahia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_40" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718858v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meftouh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harrat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Leszczuk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_42" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660010v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660005v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660016v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649057v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536078v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660023v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536076v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidi Karima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sma&#239;li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18111-0_47" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latiri Chiraz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261587v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelmajid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066989v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727042v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najette Bouchemal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727044v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272104v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628101v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579376v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jourani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andr&#233;-Lovichi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333843v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417546v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352927v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Tayeb Laskri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586533v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berkani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315300v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285277v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331327v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402315v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tayeb Laskri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184421v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155787v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187084v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186536v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155791v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103497v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103459v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000448v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Deviren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107786v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100021v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100030v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100085v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107785v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099698v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099595v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#168;ilisma&#168;ili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099696v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107730v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099697v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100947v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100827v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100828v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100805v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563654v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107575v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100946v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107536v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100420v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100650v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100651v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100677v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100481v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107535v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099040v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099038v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099394v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099045v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099031v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098977v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108063v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098984v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107585v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112917v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113018v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jardino" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bimbot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Igounet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zitouni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deligne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112900v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Haton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112905v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112891v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589668v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589106v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Nguyen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;rennou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403955v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Klein" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589091v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589120v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835451v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349724v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Diouri" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzakour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549757v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895523v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105908v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549946v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucaut Odile" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112884v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058035v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia M&#233;ndez Zorrilla" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Zapirain Bego&#241;a" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Grega" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59000-0_24" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314245v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314246v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_21" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336546v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336535v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Boumerdas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099070v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792475v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100739v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719010v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siohan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747823v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10244" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>