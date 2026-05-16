--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -529,347 +529,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotting fake news in Arabic with Machine and Deep Learning Techniques</w:t>
+                <w:t xml:space="preserve">Baseline Transliteration Corpus for Improved English-Amharic Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maysoon Alkhair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahab Hocini</w:t>
+                <w:t xml:space="preserve">Yohannes Biadgligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF SCIENTIFIC DEVELOPMENT AND RESEARCH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31449/inf.v47i6.4395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064548v1</w:t>
+                <w:t xml:space="preserve">hal-04132444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algerian Arabizi rumour detection based on morphosyntactic analysis</w:t>
+                <w:t xml:space="preserve">Spotting fake news in Arabic with Machine and Deep Learning Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahnez Zakaria</w:t>
+                <w:t xml:space="preserve">Maysoon Alkhair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Knowledge Engineering and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF SCIENTIFIC DEVELOPMENT AND RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.605-611</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388759v1</w:t>
+                <w:t xml:space="preserve">hal-04064548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Transliteration Corpus for Improved English-Amharic Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algerian Arabizi rumour detection based on morphosyntactic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahnez Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Chala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohannes Biadgligne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radjaa Agagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (6), </w:t>
+              <w:t xml:space="preserve">International Journal of Knowledge Engineering and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.43-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31449/inf.v47i6.4395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJKEDM.2023.135716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132444v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Analyzers of Arabic Dialects: A survey</w:t>
               </w:r>
@@ -1555,234 +1555,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of speech recognition vocabularies for improved transcription of YouTube videos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Machine Translation from Arab Vocal Improvisation to Instrumental Melodic Accompaniment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Al-Ghawanmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Science and General Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1 (1), pp.1-9</w:t>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873801v1</w:t>
+                <w:t xml:space="preserve">hal-01873788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Machine Translation from Arab Vocal Improvisation to Instrumental Melodic Accompaniment</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation of speech recognition vocabularies for improved transcription of YouTube videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Science and General Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1 (1), pp.11-17</w:t>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873788v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Word Embeddings to Retrieve Semantically Similar Questions in Community Question Answering</w:t>
               </w:r>
@@ -1863,51 +1863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment of comparable documents: comparison of similarity measures on French-English-Arabic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motaz Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2209,51 +2209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Translation Evaluation Function based on Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2655,51 +2655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Comparable Articles from Wikipedia and Measuring their Comparabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motaz Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2759,51 +2759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This sentence is wrong.&amp;quot; Detecting errors in machine-translated sentences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2856,243 +2856,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Topic Identification Methods on Arabic Corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Abbas</w:t>
+                <w:t xml:space="preserve">Phrase-based Machine Translation based on Text Mining and Statistical Language Modeling Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Latiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daoud Berkani</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital Information Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (5), pp.8 double column</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1-2), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586544v1</w:t>
+                <w:t xml:space="preserve">hal-01270957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phrase-based Machine Translation based on Text Mining and Statistical Language Modeling Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiraz Latiri</w:t>
+                <w:t xml:space="preserve">Evaluation of Topic Identification Methods on Arabic Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrine Nasri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
+                <w:t xml:space="preserve">Daoud Berkani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (1-2), pp.16</w:t>
+              <w:t xml:space="preserve">Journal of Digital Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (5), pp.8 double column</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270957v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Arabic Language using statistical methods</w:t>
               </w:r>
@@ -3173,90 +3173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining monolingual and bilingual corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Latiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (6), pp.663-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3307,51 +3307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Berkani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Information and Communication Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (3), pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3465,230 +3465,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Événements impossibles en modélisation stochastique du langage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Language Modeling Based on Variable-Length Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Brun</w:t>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 44 (1), pp.33-61</w:t>
+              <w:t xml:space="preserve">Computer Speech and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (1), pp.27-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099594v1</w:t>
+                <w:t xml:space="preserve">inria-00099785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Language Modeling Based on Variable-Length Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Événements impossibles en modélisation stochastique du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imed Zitouni</w:t>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Speech and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 17 (1), pp.27-41</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (1), pp.33-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099785v1</w:t>
+                <w:t xml:space="preserve">inria-00099594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative scheme for perplexity estimation and its assessment for the evaluation of language models</w:t>
               </w:r>
@@ -4011,51 +4011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fake News Detection via Intermediate-Layer Emotional Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Toughrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4096,511 +4096,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Fake News Detection in Arabic Dialects with Consistency-Aware LLM Merging Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahab Hocini</w:t>
+                <w:t xml:space="preserve">ABDUL: a new Approach to Build language models for Dialects Using formal Language corpora only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Toughrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Natural Language Processing and Computational Linguistics (NLPCL 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NAACL 2025 Workshop on Language Models for Underserved Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Apr 2025, Albuquerque, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365859v1</w:t>
+                <w:t xml:space="preserve">hal-05004706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling North African Dialects from Standard Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Toughrai</w:t>
+                <w:t xml:space="preserve">Knowledge Distillation for Efficient Algerian Dialect Processing: Training Compact BERT Models with DziriBERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahnez Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third Arabic Natural Language Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Suzhou, China</w:t>
+              <w:t xml:space="preserve">7th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Innsbruck (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348485v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABDUL: a new Approach to Build language models for Dialects Using formal Language corpora only</w:t>
+                <w:t xml:space="preserve">Modeling North African Dialects from Standard Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Toughrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2025 Workshop on Language Models for Underserved Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Apr 2025, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">The Third Arabic Natural Language Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004706v1</w:t>
+                <w:t xml:space="preserve">hal-05348485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Distillation for Efficient Algerian Dialect Processing: Training Compact BERT Models with DziriBERT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chahnez Zakaria</w:t>
+                <w:t xml:space="preserve">Boosting Fake News Detection in Arabic Dialects with Consistency-Aware LLM Merging Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Natural Language Processing and Computational Linguistics (NLPCL 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toronto ( CA ), Canada. pp.25 - 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/csit.2025.151803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998510v1</w:t>
+                <w:t xml:space="preserve">hal-05365859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Neural Machine Translation Proposal to Help Everyday Communication for People with Broca's Aphasia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tarab Music in the Era of Artificial Intelligence: Our experience in research, development, and capacity-building in higher education (Presentation abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Al-Ghawanmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Refsum Jensenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Belgoumri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+                <w:t xml:space="preserve">Nedal Nsairat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Translation and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">Arab Music Festival and Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairo Opera House, Egypt, Oct 2024, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643772v1</w:t>
+                <w:t xml:space="preserve">hal-04912239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Fake News: Exploring Key Features in Multilingual Arabic Dialect Corpus</w:t>
               </w:r>
@@ -4662,135 +4662,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarab Music in the Era of Artificial Intelligence: Our experience in research, development, and capacity-building in higher education (Presentation abstract)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadi Al-Ghawanmeh</w:t>
+                <w:t xml:space="preserve">Towards A Neural Machine Translation Proposal to Help Everyday Communication for People with Broca's Aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Belgoumri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahnez Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nedal Nsairat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arab Music Festival and Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cairo Opera House, Egypt, Oct 2024, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">New Trends in Translation and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912239v1</w:t>
+                <w:t xml:space="preserve">hal-04643772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOUTEF: Bolstering Our Understanding Through an Elaborated Fake News Corpus</w:t>
               </w:r>
@@ -5068,657 +5068,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Convolution Generative Adversarial Network for the Production of Images of Human Faces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language rehabilitation of people with BROCA aphasia using deep neural machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noha Nekamiche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+                <w:t xml:space="preserve">Peter Pribil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIIDS 2022 - 14th Asian Conference on Intelligent Information and Database Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Ho Chi Minh, Vietnam</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Linguistics in Bulgaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737859v1</w:t>
+                <w:t xml:space="preserve">hal-03701615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACQAD: A Dataset for Arabic Complex Question Answering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Sebbak</w:t>
+                <w:t xml:space="preserve">The only chance to understand: machine translation of the severely endangered low-resource languages of Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mossolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyber Security, Artificial Inteligence and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Boumerdès, Algeria</w:t>
+              <w:t xml:space="preserve">The Fifth Workshop on Technologies for Machine Translation of Low-Resource Languages (LoResMT), COLING 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992129v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimSCL: A Simple fully-Supervised Contrastive Learning Framework for Text Representation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offline Corpus Augmentation for English-Amharic Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohannes Biadgligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJCAI 2021 - 34th Australasian Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">2022 The 5th International Conference on Information and Computer Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367972v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline Corpus Augmentation for English-Amharic Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohannes Biadgligne</w:t>
+                <w:t xml:space="preserve">A Deep Convolution Generative Adversarial Network for the Production of Images of Human Faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Nekamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahnaz Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 The 5th International Conference on Information and Computer Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, New York, United States</w:t>
+              <w:t xml:space="preserve">ACIIDS 2022 - 14th Asian Conference on Intelligent Information and Database Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547539v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The only chance to understand: machine translation of the severely endangered low-resource languages of Eurasia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Mossolova</w:t>
+                <w:t xml:space="preserve">ACQAD: A Dataset for Arabic Complex Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hamouda Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Mataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Sebbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth Workshop on Technologies for Machine Translation of Low-Resource Languages (LoResMT), COLING 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">International Conference on Cyber Security, Artificial Inteligence and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Boumerdès, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774644v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language rehabilitation of people with BROCA aphasia using deep neural machine translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
+                <w:t xml:space="preserve">SimSCL: A Simple fully-Supervised Contrastive Learning Framework for Text Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Moukafih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Pribil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Linguistics in Bulgaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">AJCAI 2021 - 34th Australasian Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701615v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CESAR: A new metric to measure the level of code-switching in corpora -Application to Maghrebian dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5750,207 +5750,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating data sharing in speech recognition for an underresourced language: the case of algerian dialect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+                <w:t xml:space="preserve">Predicting and Critiquing Machine Virtuosity: Mawwal Accompaniment as Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi M Al-Ghawanmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa J Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Natural Language Processing - NATP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137048v1</w:t>
+                <w:t xml:space="preserve">hal-03044066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Corpora Preparation for English-Amharic Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohanens Biadgline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWANN 2021 - International Work on Artificial Neural Networks, Conference Springer LNCS proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Machine Translation of Arabic Dialects through Multi-Task Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Moukafih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5992,195 +6018,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference Italian Association for Artificial Intelligence:AIxIA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, MILAN/Virtual, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting and Critiquing Machine Virtuosity: Mawwal Accompaniment as Case Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Amine Menacer</w:t>
+                <w:t xml:space="preserve">Investigating data sharing in speech recognition for an underresourced language: the case of algerian dialect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">7th International Conference on Natural Language Processing - NATP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044066v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating multi-scripts sentiment analysis lexicons for Algerian, Moroccan and Tunisian dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6218,64 +6218,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sentiments des vidéos en dialecte algérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,103 +6326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet AMIS : résumé et traduction automatique de vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.53-56</w:t>
@@ -6546,103 +6546,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fine-grained Multilingual Analysis Based on the Appraisal Theory: Application to Arabic and English Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP: International Conference on Arabic Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nancy, France. pp.49-61, </w:t>
@@ -6674,800 +6674,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive Text-Based Summarization of Arabic videos: Issues, Approaches and Evaluations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Question Retrieval in Community Question Answering Using Word Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP: International Conference on Arabic Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enhancing Question Retrieval in Community Question Answering Using Word Embeddings: Proceedings of the 23rd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems KES2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314238v1</w:t>
+                <w:t xml:space="preserve">hal-02126846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SMarT Classifier for Arabic Fine-Grained Dialect Identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salima Harrat</w:t>
+                <w:t xml:space="preserve">Manhattan Siamese LSTM for Question Retrieval in Community Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faïz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Arabic Natural Language Processing Workshop co-located with ACL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">The 18th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rhodès, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166384v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Translation on a parallel Code-Switched Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Menacer</w:t>
+                <w:t xml:space="preserve">Extractive Text-Based Summarization of Arabic videos: Issues, Approaches and Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C E González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Langlois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian AI 2019 - 32nd Conference on Canadian Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP: International Conference on Arabic Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nancy, France. pp.65-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106010v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manhattan Siamese LSTM for Question Retrieval in Community Question Answering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Faïz</w:t>
+                <w:t xml:space="preserve">The SMarT Classifier for Arabic Fine-Grained Dialect Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rhodès, Greece</w:t>
+              <w:t xml:space="preserve">The Fourth Arabic Natural Language Processing Workshop co-located with ACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271338v1</w:t>
+                <w:t xml:space="preserve">hal-02166384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Question Retrieval in Community Question Answering Using Word Embeddings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine Translation on a parallel Code-Switched Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enhancing Question Retrieval in Community Question Answering Using Word Embeddings: Proceedings of the 23rd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems KES2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Canadian AI 2019 - 32nd Conference on Canadian Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126846v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Learning of an Algerian Dialect Lexicon by using Multilingual Word Embeddings</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Proposed Methodology for Subjective Evaluation of Video and Text Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begona Garcia-Zapirain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritz Badiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference, LREC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.396-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98678-4_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718110v1</w:t>
+                <w:t xml:space="preserve">hal-01873685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposed Methodology for Subjective Evaluation of Video and Text Summarization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Automatic Learning of an Algerian Dialect Lexicon by using Multilingual Word Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference, LREC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98678-4_40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873685v1</w:t>
+                <w:t xml:space="preserve">hal-01718110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PADIC: extension and new experiments</w:t>
               </w:r>
@@ -7801,821 +7801,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced automatic speech recognition system for Arabic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is statistical machine translation approach dead?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Arabic Natural Language Processing Workshop - EACL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531588v1</w:t>
+                <w:t xml:space="preserve">hal-01660016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maghrebi Arabic dialect processing: an overview</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+                <w:t xml:space="preserve">A Word Embedding based Method for Question Retrieval in Community Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660001v1</w:t>
+                <w:t xml:space="preserve">hal-01660005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical study of the Algerian dialect of Social network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Abidi</w:t>
+                <w:t xml:space="preserve">Creating Parallel Arabic Dialect Corpus: Pitfalls to Avoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659997v1</w:t>
+                <w:t xml:space="preserve">hal-01557405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAWO: Genetic-based optimization algorithm for SMT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ameur Douib</w:t>
+                <w:t xml:space="preserve">An enhanced automatic speech recognition system for Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGA, Dec 2017, Maroc, Morocco</w:t>
+              <w:t xml:space="preserve">The third Arabic Natural Language Processing Workshop - EACL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660010v1</w:t>
+                <w:t xml:space="preserve">hal-01531588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Parallel Arabic Dialect Corpus: Pitfalls to Avoid</w:t>
+                <w:t xml:space="preserve">Maghrebi Arabic dialect processing: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLING)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve"> ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557405v1</w:t>
+                <w:t xml:space="preserve">hal-01660001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Word Embedding based Method for Question Retrieval in Community Question Answering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaili</w:t>
+                <w:t xml:space="preserve">An empirical study of the Algerian dialect of Social network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">, Dec 2017, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660005v1</w:t>
+                <w:t xml:space="preserve">hal-01659997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is statistical machine translation approach dead?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAWO: Genetic-based optimization algorithm for SMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Douib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">, ISGA, Dec 2017, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660016v1</w:t>
+                <w:t xml:space="preserve">hal-01660010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About vocabulary adaptation for automatic speech recognition of video data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNLSSP'2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Casablanca, Morocco. pp.1-5</w:t>
@@ -8644,64 +8644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALYOU: A Comparable Spoken Algerian Corpus Harvested from YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8739,51 +8739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to match bilingual tweets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8903,103 +8903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the Arabic Loria Automatic Speech Recognition system (ALASR) and its evaluation for Algerian dialect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACLing 2017 - 3rd International Conference on Arabic Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Dubai, United Arab Emirates. pp.1-8</w:t>
@@ -9365,51 +9365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATISTICAL MACHINE TRANSLATION IMPROVEMENT BASED ON PHRASE SELECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latiri Chiraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9575,122 +9575,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building and Modelling Multilingual Subjective Corpora</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
+                <w:t xml:space="preserve">Building Resources for Algerian Arabic Dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Ninth International Conference on Language Resources and Evaluation (LREC'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland, Iceland</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the International Communication Association Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Sep 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995755v1</w:t>
+                <w:t xml:space="preserve">hal-01066989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and Classification of Like-Minded People from Their Tweets</w:t>
               </w:r>
@@ -9778,334 +9791,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Lingual Semantic Similarity Measure for Comparable Articles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
+                <w:t xml:space="preserve">Training phrase-based SMT without explicit word aligment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Latiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Language Processing - 9th International Conference on NLP, PolTAL 2014, Warsaw, Poland, September 17-19, 2014. Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.233-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067687v1</w:t>
+                <w:t xml:space="preserve">hal-01067051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training phrase-based SMT without explicit word aligment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrine Nasri</w:t>
+                <w:t xml:space="preserve">Cross-Lingual Semantic Similarity Measure for Comparable Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiraz Latiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Natural Language Processing - 9th International Conference on NLP, PolTAL 2014, Warsaw, Poland, September 17-19, 2014. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.105--115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10888-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067051v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Resources for Algerian Arabic Dialects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Abbas</w:t>
+                <w:t xml:space="preserve">Building and Modelling Multilingual Subjective Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the International Communication Association Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA, Sep 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Proceedings of the Ninth International Conference on Language Resources and Evaluation (LREC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066989v1</w:t>
+                <w:t xml:space="preserve">hal-00995755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrase-based Language Modelling for Statistical Machine Translation</w:t>
               </w:r>
@@ -10301,165 +10301,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diacritics Restoration for Arabic Dialects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karima Meftouh</w:t>
+                <w:t xml:space="preserve">Comparing Multilingual Comparable Articles Based On Opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA, Aug 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics ACL, Aug 2013, Sofia, Bulgaria. pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925815v1</w:t>
+                <w:t xml:space="preserve">hal-00851959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LORIA System for the WMT13 Quality Estimation Shared Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10491,122 +10478,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Multilingual Comparable Articles Based On Opinions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
+                <w:t xml:space="preserve">Diacritics Restoration for Arabic Dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th Workshop on Building and Using Comparable Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics ACL, Aug 2013, Sofia, Bulgaria. pp.105-111</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851959v1</w:t>
+                <w:t xml:space="preserve">hal-00925815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of a Non-Resourced Language: The Case of one of the Algerian Dialects</w:t>
               </w:r>
@@ -10687,51 +10687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LORIA System for the WMT12 Quality Estimation Shared Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10782,77 +10782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for learning Phrase Based Machine Translation with Multivariate Mutual Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Latiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Slimani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10890,77 +10890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Statistical Machine Translation with Multivariate Mutual Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Latiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Language and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10998,51 +10998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcast news speech-to-text translation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11093,51 +11093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaning statistical language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Jourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11227,51 +11227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain André-Lovichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ième Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances - EGC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.687-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11309,64 +11309,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Confidence Measures for Statistical Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11398,247 +11398,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00333843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Combination of Confidence Measures for Machine Translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
+                <w:t xml:space="preserve">Multi-Category Support Vector Machines for Identifying Arabic Topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Berkani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association - INTERSPEECH 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th International Conference on Intelligent Text Processing and Computational Linguistics - CICLing 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00417546v1</w:t>
+                <w:t xml:space="preserve">inria-00403102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Arabic and french statistical language models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Meftouh</w:t>
+                <w:t xml:space="preserve">Comparing TR-Classifier and KNN by using Reduced Sizes of Vocabularies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Med Tayeb Laskri</w:t>
+                <w:t xml:space="preserve">D Berkani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART'09 - International Conference On agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSTICC, Jan 2009, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Arabic Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352927v1</w:t>
+                <w:t xml:space="preserve">hal-01586533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Conflicts Through Emails by Using an Emotion Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahnaz Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11683,273 +11683,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing TR-Classifier and KNN by using Reduced Sizes of Vocabularies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Abbas</w:t>
+                <w:t xml:space="preserve">Efficient Combination of Confidence Measures for Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Berkani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Arabic Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association - INTERSPEECH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586533v1</w:t>
+                <w:t xml:space="preserve">inria-00417546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Category Support Vector Machines for Identifying Arabic Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Abbas</w:t>
+                <w:t xml:space="preserve">Comparative study of Arabic and french statistical language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daoud Berkani</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Tayeb Laskri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Intelligent Text Processing and Computational Linguistics - CICLing 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">ICAART'09 - International Conference On agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Jan 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00403102v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word- and sentence-level confidence measures for machine translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11987,51 +11987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict Ontology Enrichment Based on Triggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahnaz Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12076,165 +12076,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00315300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une alternative aux modèles de traduction statistique d'IBM : Les triggers inter-langues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Discovering Phrases in Machine Translation by Simulated Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme conférence sur le Traitement Automatique des Langues Naturelles - TALN'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2354-2357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00285275v1</w:t>
+                <w:t xml:space="preserve">inria-00331327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrase-Based Machine Translation based on Simulated Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12266,122 +12266,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00285277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Phrases in Machine Translation by Simulated Annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Une alternative aux modèles de traduction statistique d'IBM : Les triggers inter-langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2354-2357</w:t>
+              <w:t xml:space="preserve">15eme conférence sur le Traitement Automatique des Langues Naturelles - TALN'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00331327v1</w:t>
+                <w:t xml:space="preserve">inria-00285275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabic statistical language modeling</w:t>
               </w:r>
@@ -12456,178 +12456,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00402315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a bilingual dictionary from movie subtitles based on inter-lingual triggers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
+                <w:t xml:space="preserve">Constitution d'un corpus de la langue Arabe à partir du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Tayeb Laskri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translating and the Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque International sur le Traitement Automatique de la Langue Arabe - CITALA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00184421v1</w:t>
+                <w:t xml:space="preserve">inria-00186536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Parallel Corpora from Movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th International Workshop on Natural Language Processing and Cognitive Science - NLPCS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12652,64 +12652,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving language models by using distant information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12741,178 +12741,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00187084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus de la langue Arabe à partir du Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Meftouh</w:t>
+                <w:t xml:space="preserve">Building a bilingual dictionary from movie subtitles based on inter-lingual triggers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Med Tayeb Laskri</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur le Traitement Automatique de la Langue Arabe - CITALA'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Translating and the Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00186536v1</w:t>
+                <w:t xml:space="preserve">inria-00184421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using inter-lingual triggers for Machine translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12944,260 +12944,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00155791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to handle gender and number agreement in statistical language models?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Linguistic features modeling based on Partial New Cache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Spoken Language Processing - INTERSPEECH 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Pittsburgh, Pennsylvania/USA</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Magazzini del Cotone Conference Center, Genoa/ITALY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00103497v1</w:t>
+                <w:t xml:space="preserve">inria-00077321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic features modeling based on Partial New Cache</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to handle gender and number agreement in statistical language models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Magazzini del Cotone Conference Center, Genoa/ITALY</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Spoken Language Processing - INTERSPEECH 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Pittsburgh, Pennsylvania/USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00077321v1</w:t>
+                <w:t xml:space="preserve">inria-00103497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration et utilisation d'informations distantes dans les modèles de langage statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13324,234 +13324,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Topic Identification methods for Arabic Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Abbas</w:t>
+                <w:t xml:space="preserve">Rethinking Language Models within the Framework of Dynamic Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Deviren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recent Advances in Natural Language Processing - RANLP 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Borovets, Bulgaria</w:t>
+              <w:t xml:space="preserve">18th Conference of the Canadian Society for Computational Studies of Intelligence, Canadian AI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Victoria, Canada. pp.432-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000448v1</w:t>
+                <w:t xml:space="preserve">inria-00000449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Language Models within the Framework of Dynamic Bayesian Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalid Daoudi</w:t>
+                <w:t xml:space="preserve">Comparison of Topic Identification methods for Arabic Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the Canadian Society for Computational Studies of Intelligence, Canadian AI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Victoria, Canada. pp.432-437</w:t>
+              <w:t xml:space="preserve">International Conference on Recent Advances in Natural Language Processing - RANLP 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000449v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language modeling using dynamic Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Deviren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13596,233 +13596,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Feature Language Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle approche de modélisation du langage par des réseaux Bayésiens dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Deviren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Jeju, South Korea. 4 p</w:t>
+              <w:t xml:space="preserve">XXVes Journées d'Etudes sur la Parole - JEP-TALN-RECITAL 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100021v1</w:t>
+                <w:t xml:space="preserve">inria-00107785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité de la référence humaine dans la détection de thème</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Illina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. 10 p</w:t>
+              <w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100030v1</w:t>
+                <w:t xml:space="preserve">inria-00107762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de compréhension automatique de la parole pour l'interrogation orale d'une base de données de bourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13864,277 +13894,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes sur la Parole - JEP'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Fès, Maroc. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche de modélisation du langage par des réseaux Bayésiens dynamiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalid Daoudi</w:t>
+                <w:t xml:space="preserve">Fiabilité de la référence humaine dans la détection de thème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVes Journées d'Etudes sur la Parole - JEP-TALN-RECITAL 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107785v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Statistical Feature Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t>
+              <w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jeju, South Korea. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107762v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete understanding speech system based on semantic concepts</w:t>
               </w:r>
@@ -14317,355 +14317,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient linear combination for distant n-gram models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
+                <w:t xml:space="preserve">Understanding speech based on a Bayesian concept extraction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - Eurospeech'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Genève, Switzerland. pp.409-412</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Text Speech and Dialogue - TSD'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Ceské-Budejovic, République Tchèque, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099595v1</w:t>
+                <w:t xml:space="preserve">inria-00099696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding process for speech recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+                <w:t xml:space="preserve">Efficient linear combination for distant n-gram models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Sma¨ilisma¨ili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth European Conference on Speech Communication and Technology - EuroSpeech'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Genève, Suisse, France. 4 p</w:t>
+              <w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - Eurospeech'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Genève, Switzerland. pp.409-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099695v1</w:t>
+                <w:t xml:space="preserve">inria-00099595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding speech based on a Bayesian concept extraction method</w:t>
+                <w:t xml:space="preserve">Understanding process for speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Sma¨ilisma¨ili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Text Speech and Dialogue - TSD'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Ceské-Budejovic, République Tchèque, France. 8 p</w:t>
+              <w:t xml:space="preserve">Eighth European Conference on Speech Communication and Technology - EuroSpeech'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Genève, Suisse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099696v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche de la sélection de vocabulaire pour la détection de thème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14811,51 +14811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Topic Identification by Using Word Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14995,424 +14995,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Topic Identification : Introduction of Trigger pairs in the Cache Model</w:t>
+                <w:t xml:space="preserve">Identification thématique hiérarchique : Application aux forums de discussions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Speech and Computer 2002 - SPECOM'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, St-Petersburg, Russia, 4 p</w:t>
+              <w:t xml:space="preserve">9ème conférence annuelle sur le Traitement Automatique des Langues Naturelles - TALN'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Nancy, France. pp.24 - 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100828v1</w:t>
+                <w:t xml:space="preserve">hal-01563654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving phrases by selecting the history: application to Automatic Speech Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Détection de séquences par sélection de l'historique : application à la reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Spoken Language Processing - ICSLP'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Denver, USA, pp.721</w:t>
+              <w:t xml:space="preserve">XXIVe Journées d'Etudes sur la Parole - JEP'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Nancy, France, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100805v1</w:t>
+                <w:t xml:space="preserve">inria-00107575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification thématique hiérarchique : Application aux forums de discussions</w:t>
+                <w:t xml:space="preserve">Dynamic Topic Identification : Introduction of Trigger pairs in the Cache Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférence annuelle sur le Traitement Automatique des Langues Naturelles - TALN'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Nancy, France. pp.24 - 27</w:t>
+              <w:t xml:space="preserve">International Workshop Speech and Computer 2002 - SPECOM'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, St-Petersburg, Russia, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563654v1</w:t>
+                <w:t xml:space="preserve">inria-00100828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de séquences par sélection de l'historique : application à la reconnaissance automatique de la parole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Retrieving phrases by selecting the history: application to Automatic Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Journées d'Etudes sur la Parole - JEP'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Nancy, France, pp.301</w:t>
+              <w:t xml:space="preserve">7th International Conference on Spoken Language Processing - ICSLP'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Denver, USA, pp.721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107575v1</w:t>
+                <w:t xml:space="preserve">inria-00100805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WSIM : une méthode de détection de thème fondée sur la similarité entre mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15476,51 +15476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Approach for Topic Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15565,623 +15565,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method Based on Context for Combining Statistical Language Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
+                <w:t xml:space="preserve">Dynamic Topic Identification: Towards Combination of Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Modeling and Using Context - CONTEXT 01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Dundee, Scotland, pp.235-247</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing - RANLP'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galia Angelova, Kalima Bontcheva, Ruslan Mitkov, Nicolas Nicolov, Nikolai Nikolov, 2001, Tzigov Chark, Bulgaria, pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100420v1</w:t>
+                <w:t xml:space="preserve">inria-00100481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Language Models Combination: Application to Phrase Finding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
+                <w:t xml:space="preserve">Statistical Language Model based on a Hierarchical Approach : MCnv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop "Speech and Computer" - SPECOM 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Moscow, Russia, 4 p</w:t>
+              <w:t xml:space="preserve">7th european conference on speech communication and technology - EUROSPEECH 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Aalborg, Denmark, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100650v1</w:t>
+                <w:t xml:space="preserve">inria-00100677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Statistical Language Models by Removing Impossible Events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A New Method Based on Context for Combining Statistical Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop "Speech and Computer" - SPECOM 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Moscow, Russia, 4 p</w:t>
+              <w:t xml:space="preserve">Third International Conference on Modeling and Using Context - CONTEXT 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Dundee, Scotland, pp.235-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100651v1</w:t>
+                <w:t xml:space="preserve">inria-00100420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Language Model based on a Hierarchical Approach : MCnv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Zitouni</w:t>
+                <w:t xml:space="preserve">Efficient Language Models Combination: Application to Phrase Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th european conference on speech communication and technology - EUROSPEECH 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Aalborg, Denmark, pp.29</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop "Speech and Computer" - SPECOM 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Moscow, Russia, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100677v1</w:t>
+                <w:t xml:space="preserve">inria-00100650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Topic Identification: Towards Combination of Methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Improving Statistical Language Models by Removing Impossible Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing - RANLP'2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Galia Angelova, Kalima Bontcheva, Ruslan Mitkov, Nicolas Nicolov, Nikolai Nikolov, 2001, Tzigov Chark, Bulgaria, pp.255-257</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop "Speech and Computer" - SPECOM 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Moscow, Russia, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100481v1</w:t>
+                <w:t xml:space="preserve">inria-00100651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of Topic Identification on Newspaper and E-mail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Symposium on String Processing and Information Retrieval - SPIRE'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Laguna de San Rafael, Chili, pp.238-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16206,51 +16206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Conventional Statistical Language Models: The Variable-Length Sequences Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16295,653 +16295,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic Identification Challenge Based on Short Word History</w:t>
+                <w:t xml:space="preserve">Variable-Length Class Sequences Based on a Hierarchical Approach: MCnv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Brun</w:t>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel - TALN'00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Lausanne, Suisse, pp.383-392</w:t>
+              <w:t xml:space="preserve">SCI 2000 - 4th Word Multiconference on Systemics, Cybertinics &amp; Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Orlando, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099124v1</w:t>
+                <w:t xml:space="preserve">inria-00099045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discarding Impossible Events from Statistical Language Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Dealing with distant relationships in natural language modelling for automatic speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spoken Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Pékin, China, 4 p</w:t>
+              <w:t xml:space="preserve">4th World Multiconference on Systemics, Cybernetics &amp; Informatics - SCI'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Informatics &amp; Systemics, 2000, Orlando, USA, pp.400-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099040v1</w:t>
+                <w:t xml:space="preserve">inria-00099031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure modélisation du langage : la prise en compte des séquences dans les modèles statistiques</w:t>
+                <w:t xml:space="preserve">Discarding Impossible Events from Statistical Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imed Zitouni</w:t>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées d'Etude sur la Parole - JEP'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Aussois, France, 4 p</w:t>
+              <w:t xml:space="preserve">International Conference on Spoken Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Pékin, China, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099038v1</w:t>
+                <w:t xml:space="preserve">inria-00099040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment Analysis in Newspaper Topic Detection</w:t>
+                <w:t xml:space="preserve">Vers une meilleure modélisation du langage : la prise en compte des séquences dans les modèles statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Brun</w:t>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPIRE 2000 - String Processing &amp; Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, A Coruna, Spain. pp.55 - 64</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées d'Etude sur la Parole - JEP'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Aussois, France, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099394v1</w:t>
+                <w:t xml:space="preserve">inria-00099038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-Length Class Sequences Based on a Hierarchical Approach: MCnv</w:t>
+                <w:t xml:space="preserve">Experiment Analysis in Newspaper Topic Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imed Zitouni</w:t>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCI 2000 - 4th Word Multiconference on Systemics, Cybertinics &amp; Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Orlando, United States. pp.6</w:t>
+              <w:t xml:space="preserve"> SPIRE 2000 - String Processing &amp; Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, A Coruna, Spain. pp.55 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099045v1</w:t>
+                <w:t xml:space="preserve">inria-00099394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with distant relationships in natural language modelling for automatic speech recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
+                <w:t xml:space="preserve">Topic Identification Challenge Based on Short Word History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Multiconference on Systemics, Cybernetics &amp; Informatics - SCI'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Institute of Informatics &amp; Systemics, 2000, Orlando, USA, pp.400-405</w:t>
+              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel - TALN'00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Lausanne, Suisse, pp.383-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099031v1</w:t>
+                <w:t xml:space="preserve">inria-00099124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic and manual clustering for large vocabulary speech recognition: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16992,51 +16992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Collaboration Between a n-class and a n-gram Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17074,51 +17074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Based Distance Language Model for a Dictation Machine: application to MAUD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17156,51 +17156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable-Length Sequence Language Model for Large Vocabulary Continuous Dictation Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17258,316 +17258,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-length class sequences based on a hierarchical approach: MCnv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Zitouni</w:t>
+                <w:t xml:space="preserve">A first evaluation campaign for language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bimbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Igounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECOM 1998 - 3rd International Workshop on Speech and Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">First international conference on language resources and evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112917v1</w:t>
+                <w:t xml:space="preserve">hal-01113018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first evaluation campaign for language models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Igounet</w:t>
+                <w:t xml:space="preserve">Variable-length class sequences based on a hierarchical approach: MCnv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international conference on language resources and evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">SPECOM 1998 - 3rd International Workshop on Speech and Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113018v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COMPARATIVE STUDY BETWEEN POLYCLASS AND MULTICLASS LANGUAGE MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Deligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bimbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fifth International Conference on Spoken Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17586,299 +17586,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an oral interface for data entry: The MAUD System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fohr</w:t>
+                <w:t xml:space="preserve">An Hybrid Language Model for a Continuous Dictation Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Haton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Imed Zitouni</w:t>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Research Consortium for Informatics and Mathematics User Interfaces for AII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Speech Communication and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112900v1</w:t>
+                <w:t xml:space="preserve">hal-01112905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Hybrid Language Model for a Continuous Dictation Prototype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an oral interface for data entry: The MAUD System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Speech Communication and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">European Research Consortium for Informatics and Mathematics User Interfaces for AII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112905v1</w:t>
+                <w:t xml:space="preserve">hal-01112900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new algorithm for Automatic Word Classification based on an Improved Simulated Annealing Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18050,51 +18050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAUD : Une interface vocale pour la saisie de textes lus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18253,51 +18253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composante lexicale de la machine à dicter MAUD,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18387,51 +18387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18469,51 +18469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuous speech recognition approach for the design of a dictation machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18577,51 +18577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées et concepts de réalisation d'une machine à dicter destinée aux grands vocabulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19018,51 +19018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19132,51 +19132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cerisara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19441,51 +19441,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Improved Components of AMIS Project for Speech Recognition, Machine Translation and Video/Audio/Text Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritz Badiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Méndez Zorrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19569,304 +19569,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic identification methods on a corpus of twenty five fine-grained Arabic dialects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salima Harrat</w:t>
+                <w:t xml:space="preserve">An Arabic Corpus of Fake News: Collection, Analysis and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysoon Alkhair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karima Abidi</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabic Language Processing: From Theory to Practice 7th International Conference, ICALP 2019, Nancy, France, October 16–17, 2019, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Communications in Computer and Information Science book series (CCIS, volume 1108), 2019, </w:t>
+              <w:t xml:space="preserve">, Communications in Computer and Information Science book series (CCIS, volume 1108), pp.292-302, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314245v1</w:t>
+                <w:t xml:space="preserve">hal-02314246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Arabic Corpus of Fake News: Collection, Analysis and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maysoon Alkhair</w:t>
+                <w:t xml:space="preserve">Automatic identification methods on a corpus of twenty five fine-grained Arabic dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Meftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouha Othman</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabic Language Processing: From Theory to Practice 7th International Conference, ICALP 2019, Nancy, France, October 16–17, 2019, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Communications in Computer and Information Science book series (CCIS, volume 1108), pp.292-302, 2019, </w:t>
+              <w:t xml:space="preserve">, Communications in Computer and Information Science book series (CCIS, volume 1108), 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314246v1</w:t>
+                <w:t xml:space="preserve">hal-02314245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic-based Decoder for Statistical Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20012,77 +20012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new language model based on possibility theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfetah Boumerdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahnaz Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20172,51 +20172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">none. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources et évaluation en ingénierie des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.315-328, 2000, universités francophones</w:t>
@@ -20436,64 +20436,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Illina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] A02-R-553 || parlangeau-valles02a, IRIT - Institut de recherche en informatique de Toulouse; LORIA (Université de Lorraine, CNRS, INRIA). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20892,51 +20892,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0D77EBB"/>
+    <w:nsid w:val="43900B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21123,51 +21123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-smaili" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034429700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580236v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Al-Ghawanmeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Refsum Jensenius" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-026-09905-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hamouda Sidhoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Mataoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Sebbak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Imad Eddine Hosni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Moukafih" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sbihi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3241490" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysoon Alkhair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Hocini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnez Zakaria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Sahnoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Chala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjaa Agagna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKEDM.2023.135716" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Biadgligne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v47i6.4395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Tachicart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzoubaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Harrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14748-7_11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101962" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Jaffali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ben Hamadou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-020-00643-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Assayag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Meftouh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-23-3-3267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Menacer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Saad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000232" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derkacz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Leszczuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Kozbial" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jorge Hernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4737-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Douib" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Smaili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20838476SI.16.011.6192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2017.08.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ben Romdhane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abbas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid-Khaled Hidouci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2016.070353" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raybaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-011-9094-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152C38205FEF3742607B2FAB340E841E66958946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Berkani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Latiri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lavecchia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Nasri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Tayeb Tayeb Laskri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Zitouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Igounet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jardino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.2000.0150" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHQMDZ4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Divoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asm.3150060302" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WX8N5Z4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughrai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3717537" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2025.151803" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998510v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Laggoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belgoumri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocini Abdelouahab" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912239v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Nsairat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazouz Djegdjiga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Nekamiche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Zakaria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouchareb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Mataoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367972v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ghanem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abidi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mossolova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pribil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137048v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanens Biadgline" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi M Al-Ghawanmeh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J Scott" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Menacer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784779v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768513v4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Menacer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abidi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Menacer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Fa&#239;z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Garcia-Zapirain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Badiola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zahia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_40" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718858v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meftouh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harrat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Leszczuk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_42" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660010v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660005v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660016v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649057v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536078v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660023v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536076v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidi Karima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sma&#239;li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18111-0_47" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latiri Chiraz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261587v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelmajid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066989v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727042v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najette Bouchemal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727044v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272104v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628101v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579376v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jourani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andr&#233;-Lovichi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333843v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417546v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352927v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Tayeb Laskri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586533v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berkani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315300v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285277v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331327v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402315v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tayeb Laskri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184421v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155787v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187084v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186536v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155791v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103497v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103459v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000448v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Deviren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107786v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100021v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100030v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100085v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107785v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099698v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099595v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#168;ilisma&#168;ili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099696v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107730v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099697v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100947v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100827v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100828v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100805v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563654v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107575v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100946v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107536v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100420v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100650v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100651v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100677v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100481v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107535v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099040v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099038v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099394v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099045v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099031v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098977v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108063v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098984v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107585v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112917v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113018v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jardino" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bimbot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Igounet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zitouni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deligne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112900v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Haton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112905v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112891v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589668v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589106v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Nguyen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;rennou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403955v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Klein" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589091v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589120v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835451v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349724v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Diouri" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzakour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549757v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895523v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105908v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549946v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucaut Odile" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112884v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058035v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia M&#233;ndez Zorrilla" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Zapirain Bego&#241;a" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Grega" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59000-0_24" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314245v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314246v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_21" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336546v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336535v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Boumerdas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099070v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792475v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100739v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719010v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siohan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747823v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10244" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kamel-smaili" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034429700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580236v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Al-Ghawanmeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Refsum Jensenius" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-026-09905-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hamouda Sidhoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Mataoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Sebbak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Imad Eddine Hosni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Moukafih" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sbihi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3241490" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Biadgligne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v47i6.4395" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysoon Alkhair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Hocini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnez Zakaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Sahnoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Chala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjaa Agagna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKEDM.2023.135716" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Tachicart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzoubaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Harrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14748-7_11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101962" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Jaffali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ben Hamadou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-020-00643-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken D&#233;guernel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Assayag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Meftouh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-23-3-3267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Menacer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Saad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000232" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derkacz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Leszczuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Kozbial" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jorge Hernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4737-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Douib" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Smaili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20838476SI.16.011.6192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2017.08.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ben Romdhane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abbas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid-Khaled Hidouci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2016.070353" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raybaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-011-9094-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152C38205FEF3742607B2FAB340E841E66958946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Latiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lavecchia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Nasri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Berkani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Tayeb Tayeb Laskri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Zitouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Igounet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jardino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.2000.0150" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHQMDZ4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Divoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asm.3150060302" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WX8N5Z4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughrai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3717537" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004706v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Laggoun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365859v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2025.151803" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Nsairat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocini Abdelouahab" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643772v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belgoumri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazouz Djegdjiga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701615v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pribil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774644v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mossolova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Nekamiche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Zakaria" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouchareb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Mataoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367972v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ghanem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abidi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi M Al-Ghawanmeh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J Scott" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Menacer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanens Biadgline" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435996v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137048v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784779v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768513v4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271338v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Fa&#239;z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Menacer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166384v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Menacer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873685v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Garcia-Zapirain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castillo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Badiola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zahia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_40" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718858v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meftouh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harrat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Leszczuk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_42" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557405v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531588v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660001v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659997v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649057v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536078v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660023v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536076v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidi Karima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sma&#239;li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18111-0_47" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latiri Chiraz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261587v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066989v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelmajid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067051v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067687v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_11" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995755v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851959v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727042v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najette Bouchemal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727044v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272104v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628101v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579376v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jourani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andr&#233;-Lovichi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333843v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403102v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berkani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Tayeb Laskri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315300v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331327v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285277v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285275v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402315v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tayeb Laskri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186536v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155787v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187084v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155791v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103497v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103459v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Deviren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000448v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107786v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107785v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100085v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100021v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099698v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099696v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099595v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099695v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#168;ilisma&#168;ili" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107730v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099697v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100947v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100827v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563654v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107575v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100828v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100805v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100946v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107536v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100481v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100677v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100650v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100651v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107535v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099045v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099031v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099040v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099038v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099394v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099124v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098977v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108063v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098984v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107585v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jardino" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bimbot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Igounet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zitouni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112917v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deligne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112900v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Haton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112891v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589668v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589106v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Nguyen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;rennou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403955v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Klein" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589091v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589120v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835451v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349724v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Diouri" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzakour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549757v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895523v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105908v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549946v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucaut Odile" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112884v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058035v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia M&#233;ndez Zorrilla" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Zapirain Bego&#241;a" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Grega" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59000-0_24" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314246v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_21" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314245v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_6" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336546v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336535v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Boumerdas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099070v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792475v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100739v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719010v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siohan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747823v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10244" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>