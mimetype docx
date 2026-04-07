--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1439,352 +1439,352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of local gastronomy on tourist behavioral intentions</w:t>
+                <w:t xml:space="preserve">How Children Experience Major Sports Events: Narratives of the Mediterranean Games, Oran, Algeria 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghidouche Faouzi</w:t>
+                <w:t xml:space="preserve">Yasmine Ait-Challal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nechoud Lamia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+                <w:t xml:space="preserve">Souad Djedi-Birady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Ghidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Ait-Yahia Ghidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating Together in the Twenty-first Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Routledge, pp.113-126, 2023, </w:t>
+              <w:t xml:space="preserve">Events Management for the Infant and Youth Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Publishing Limited, pp.67-83, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003373896-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/978-1-80455-690-020231011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305140v1</w:t>
+                <w:t xml:space="preserve">hal-04239358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of local gastronomy on tourist behavioral intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghidouche Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nechoud Lamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Ait-Yahia Ghidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eating Together in the Twenty-first Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.113-126, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003373896-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Children Experience Major Sports Events: Narratives of the Mediterranean Games, Oran, Algeria 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of local gastronomy on tourist behavioral intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghidouche Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Ait-Challal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kamila Ait-Yahia Ghidouche</w:t>
+                <w:t xml:space="preserve">Nechoud Lamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Events Management for the Infant and Youth Market</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eating Together in the Twenty-first Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.113-126, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003373896-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/978-1-80455-690-020231011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04239358v1</w:t>
+                <w:t xml:space="preserve">hal-04305140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering Children: A Path toward Sustainable Tourism in Emerging Countries</w:t>
               </w:r>
@@ -2432,51 +2432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Kaawach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghidouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ait Challal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ait-Yahia Ghidouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2024.2369072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saidani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Nechoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ghidouche Ait-Yahia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20867/thm.29.1.8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WHATT-08-2020-0092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sofiane Salaouatchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ait Yahia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Hamida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33858/0470-000-020-025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WHATT-06-2019-0035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidouche Faouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nechoud Lamia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003373896-12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ait-Challal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djedi-Birady" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-690-020231011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djedi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila AIT YAHIA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaouatchi Hichem Sofiane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80117-656-920221008/full/html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80117-656-920221008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ghidouche A&#239;t-Yahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110648416-006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Benabdelbaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816169-2.00019-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Kaawach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghidouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ait Challal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ait-Yahia Ghidouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2024.2369072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saidani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Nechoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ghidouche Ait-Yahia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20867/thm.29.1.8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WHATT-08-2020-0092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sofiane Salaouatchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ait Yahia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Hamida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33858/0470-000-020-025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WHATT-06-2019-0035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ait-Challal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djedi-Birady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-690-020231011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidouche Faouzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nechoud Lamia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003373896-12" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djedi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila AIT YAHIA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaouatchi Hichem Sofiane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80117-656-920221008/full/html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80117-656-920221008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ghidouche A&#239;t-Yahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110648416-006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Benabdelbaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816169-2.00019-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>