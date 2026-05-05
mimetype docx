--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -303,51 +303,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“French consumers' perceptions of sustainable food: an exploration of indicators and determinants of trust in products and actors in the food system”,</w:t>
+                <w:t xml:space="preserve">Confiance et alimentation durable : les représentations des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
@@ -382,97 +382,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEING SEA-EU Conference (European University of the Seas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Malta., Jun 2024, Valetta, Malta, Malta</w:t>
+              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672257v1</w:t>
+                <w:t xml:space="preserve">hal-04843983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance et alimentation durable : les représentations des consommateurs</w:t>
+                <w:t xml:space="preserve">Perceptions de l'alimentation durable des consommateurs français : une exploration des indicateurs et des déterminants de la confiance envers les produits et les acteurs du système alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
@@ -507,97 +507,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ASAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montreal (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843983v1</w:t>
+                <w:t xml:space="preserve">hal-04746625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions de l'alimentation durable des consommateurs français : une exploration des indicateurs et des déterminants de la confiance envers les produits et les acteurs du système alimentaire</w:t>
+                <w:t xml:space="preserve">“French consumers' perceptions of sustainable food: an exploration of indicators and determinants of trust in products and actors in the food system”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
@@ -632,73 +632,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ASAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montreal (Canada), France</w:t>
+              <w:t xml:space="preserve">BEING SEA-EU Conference (European University of the Seas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Malta., Jun 2024, Valetta, Malta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746625v1</w:t>
+                <w:t xml:space="preserve">hal-04672257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation citoyenne comme approche innovante de co-création de valeur d'une ville. Le cas de la ville d'Alger</w:t>
               </w:r>
@@ -1439,352 +1439,352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Children Experience Major Sports Events: Narratives of the Mediterranean Games, Oran, Algeria 2022</w:t>
+                <w:t xml:space="preserve">The influence of local gastronomy on tourist behavioral intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Ait-Challal</w:t>
+                <w:t xml:space="preserve">Ghidouche Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Djedi-Birady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Ghidouche</w:t>
+                <w:t xml:space="preserve">Nechoud Lamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Ait-Yahia Ghidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Events Management for the Infant and Youth Market</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emerald Publishing Limited, pp.67-83, 2023, </w:t>
+              <w:t xml:space="preserve">Eating Together in the Twenty-first Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.113-126, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/978-1-80455-690-020231011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003373896-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239358v1</w:t>
+                <w:t xml:space="preserve">hal-04667507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of local gastronomy on tourist behavioral intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghidouche Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nechoud Lamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamila Ait-Yahia Ghidouche</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eating Together in the Twenty-first Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.113-126, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003373896-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667507v1</w:t>
+                <w:t xml:space="preserve">hal-04305140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of local gastronomy on tourist behavioral intentions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Children Experience Major Sports Events: Narratives of the Mediterranean Games, Oran, Algeria 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nechoud Lamia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+                <w:t xml:space="preserve">Yasmine Ait-Challal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Djedi-Birady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Ghidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Ait-Yahia Ghidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating Together in the Twenty-first Century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003373896-12⟩</w:t>
+              <w:t xml:space="preserve">Events Management for the Infant and Youth Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Publishing Limited, pp.67-83, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/978-1-80455-690-020231011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305140v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering Children: A Path toward Sustainable Tourism in Emerging Countries</w:t>
               </w:r>
@@ -2432,51 +2432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Kaawach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghidouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ait Challal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ait-Yahia Ghidouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2024.2369072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saidani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Nechoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ghidouche Ait-Yahia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20867/thm.29.1.8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WHATT-08-2020-0092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sofiane Salaouatchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ait Yahia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Hamida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33858/0470-000-020-025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WHATT-06-2019-0035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ait-Challal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djedi-Birady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-690-020231011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidouche Faouzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nechoud Lamia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003373896-12" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djedi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila AIT YAHIA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaouatchi Hichem Sofiane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80117-656-920221008/full/html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80117-656-920221008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ghidouche A&#239;t-Yahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110648416-006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Benabdelbaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816169-2.00019-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Kaawach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghidouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ait Challal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ait-Yahia Ghidouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2024.2369072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saidani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Nechoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ghidouche Ait-Yahia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20867/thm.29.1.8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WHATT-08-2020-0092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sofiane Salaouatchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ait Yahia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Hamida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33858/0470-000-020-025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WHATT-06-2019-0035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidouche Faouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nechoud Lamia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003373896-12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ait-Challal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djedi-Birady" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-690-020231011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djedi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila AIT YAHIA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaouatchi Hichem Sofiane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80117-656-920221008/full/html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80117-656-920221008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ghidouche A&#239;t-Yahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110648416-006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Benabdelbaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816169-2.00019-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>