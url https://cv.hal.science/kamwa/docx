--- v0 (2026-04-09)
+++ v1 (2026-04-30)
@@ -204,577 +204,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourist travel decision-making in the French West Indies</w:t>
+                <w:t xml:space="preserve">Une petite histoire des collaborations entre l’Afrique et la France en théorie des jeux et en théorie du choix social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (1), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.351.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068164v1</w:t>
+                <w:t xml:space="preserve">hal-05466635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of close elections on the likelihood of voting paradoxes: Further results in three-candidate elections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostapha Diss</w:t>
+                <w:t xml:space="preserve">q-fixed majority efficiency of committee scoring rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinton Gubong Gassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmonaim Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.351.0113⟩</w:t>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.107282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230359v3</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une petite histoire des collaborations entre l’Afrique et la France en théorie des jeux et en théorie du choix social</w:t>
+                <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Boniface Mbih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 135 (1), pp.9-23. </w:t>
+              <w:t xml:space="preserve">, 2025, 135 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.351.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.351.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466635v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">q-fixed majority efficiency of committee scoring rules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding voluntary citizen engagement amid weak policy responses: The case of the sargassum seaweed crisis in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.107282. </w:t>
+              <w:t xml:space="preserve">Public Organization Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.2085-2101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11115-025-00895-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730580v1</w:t>
+                <w:t xml:space="preserve">hal-05242677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Boniface Mbih</w:t>
+                <w:t xml:space="preserve">Tourist travel decision-making in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466630v1</w:t>
+                <w:t xml:space="preserve">hal-05068164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding voluntary citizen engagement amid weak policy responses: The case of the sargassum seaweed crisis in the French West Indies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of close elections on the likelihood of voting paradoxes: Further results in three-candidate elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Diss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonaim Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Organization Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.2085-2101. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 135 (1), pp.113-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11115-025-00895-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.351.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242677v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230359v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of consensus, dispersion of political power and public debt: evidence from a sample of developed countries</w:t>
               </w:r>
@@ -1065,213 +1065,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations in Models of Preference Aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostapha Diss</w:t>
+                <w:t xml:space="preserve">Une expérimentation de deux modes de scrutin en Martinique lors du premier tour de l’élection présidentielle de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Kamwa</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (5), pp.759-798</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424936v1</w:t>
+                <w:t xml:space="preserve">hal-01965660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérimentation de deux modes de scrutin en Martinique lors du premier tour de l’élection présidentielle de 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations in Models of Preference Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Diss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Simulations in Economics: Methodological and Historical Perspectives, 10 (2), pp.279-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.8251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965660v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pouvoir de Vote dans les Etablissements Publics de Coopération Intercommunale de la Martinique et de la Guadeloupe</w:t>
               </w:r>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmonaim Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 130 (5), pp.699-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1437,256 +1437,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Likelihood of the Consistency of Collective Rankings under Preferences Aggregation with Four Alternatives using Scoring Rules: A General Formula and the Optimal Decision Rule</w:t>
+                <w:t xml:space="preserve">The Condorcet Efficiency of the Preference Approval Voting and the Probability of Selecting the Condorcet Loser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87 (3), pp.299-320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757742v1</w:t>
+                <w:t xml:space="preserve">hal-01786121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Likelihood of the Borda Effect: The Overall Probabilities for General Weighted Scoring Rules and Scoring Runoff Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (3), pp.519-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Condorcet Efficiency of the Preference Approval Voting and the Probability of Selecting the Condorcet Loser</w:t>
+                <w:t xml:space="preserve">The Likelihood of the Consistency of Collective Rankings under Preferences Aggregation with Four Alternatives using Scoring Rules: A General Formula and the Optimal Decision Rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (4), pp.1377-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10614-018-9816-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786121v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint use of the mean and median for multi criteria decision support: the 3MCD method</w:t>
               </w:r>
@@ -1767,51 +1767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of studies and reports on the mobility of high school students and Martiniquan students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,304 +1865,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on the Likelihood of the Absolute Majority Paradoxes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostapha Diss</w:t>
+                <w:t xml:space="preserve">Coincidence of Condorcet committees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelmonaim Tlidi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.171-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-017-1079-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896273v1</w:t>
+                <w:t xml:space="preserve">hal-01631176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coincidence of Condorcet committees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Note on the Likelihood of the Absolute Majority Paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Diss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Merlin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonaim Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp. 1727-1736</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-017-1079-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01631176v1</w:t>
+                <w:t xml:space="preserve">hal-01896273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring Rules and Preference Restrictions: The Strong Borda Paradox Revisited</w:t>
+                <w:t xml:space="preserve">Stable Rules for Electing Committees and Divergence on Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 127 (3), pp.375-395. </w:t>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.547 - 564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.273.0375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10726-016-9504-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631180v1</w:t>
+                <w:t xml:space="preserve">hal-01631174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On stable rules for selecting committees</w:t>
               </w:r>
@@ -2220,148 +2207,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Rules for Electing Committees and Divergence on Outcomes</w:t>
+                <w:t xml:space="preserve">Scoring Rules and Preference Restrictions: The Strong Borda Paradox Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (3), pp.547 - 564. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.375-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10726-016-9504-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.273.0375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631174v1</w:t>
+                <w:t xml:space="preserve">hal-01631180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Likelihood of the Coincidence of Condorcet Committees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (3), pp.2076-2085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2380,208 +2380,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring rules over subsets of alternatives: Consistency and paradoxes</w:t>
+                <w:t xml:space="preserve">On the Fishburn social choice function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 61, pp.130 - 138. </w:t>
+              <w:t xml:space="preserve">International Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.247-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijet.12063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702492v1</w:t>
+                <w:t xml:space="preserve">halshs-01183232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Fishburn social choice function</w:t>
+                <w:t xml:space="preserve">Scoring rules over subsets of alternatives: Consistency and paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Economic Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.130 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijet.12063⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01183232v1</w:t>
+                <w:t xml:space="preserve">hal-01702492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax Competition and the Determination of the Quality of Public Goods</w:t>
               </w:r>
@@ -2897,51 +2897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du consentement à payer pour nettoyer les plages caribéennes polluées par les échouements d'algues sargasse : le cas des Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3236,51 +3236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoring Run-off Rules, Single-peaked Preferences and Paradoxes of Variable Electorate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faty Mbaye Top</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3716,51 +3716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Maingé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3804,51 +3804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmonaim Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4136,51 +4136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Gubong Gassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kamwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.06.013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230359v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaim Tlidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valognes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04730580v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107282" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-025-00895-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177030v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mansour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/25156918Y2023D000000003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614585v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-021-00757-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965660v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joseph" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6546" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02147735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-018-9816-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01786590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01786121v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01760775v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffin-Beno&#238;t O Ngoie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Ulungu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathouraparsad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16414" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-017-1079-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.273.0375" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.01.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-016-9504-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01702492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.08.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N3B5N2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Ould H Ould Abdessalam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2014-12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Arnuel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143741v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faty Mbaye Top" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02879390v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahajne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02162854v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Maing&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Gubong Gassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kamwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.06.013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466635v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valognes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04730580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-025-00895-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230359v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaim Tlidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177030v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mansour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/25156918Y2023D000000003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614585v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-021-00757-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965660v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joseph" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6546" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02147735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01786121v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01786590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-018-9816-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01760775v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffin-Beno&#238;t O Ngoie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Ulungu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathouraparsad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16414" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-017-1079-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-016-9504-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.01.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.273.0375" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N3B5N2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01702492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.08.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Ould H Ould Abdessalam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2014-12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Arnuel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143741v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faty Mbaye Top" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02879390v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahajne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02162854v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Maing&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>