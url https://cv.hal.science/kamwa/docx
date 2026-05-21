--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -204,577 +204,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une petite histoire des collaborations entre l’Afrique et la France en théorie des jeux et en théorie du choix social</w:t>
+                <w:t xml:space="preserve">Tourist travel decision-making in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466635v1</w:t>
+                <w:t xml:space="preserve">hal-05068164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">q-fixed majority efficiency of committee scoring rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clinton Gubong Gassi</w:t>
+                <w:t xml:space="preserve">The effect of close elections on the likelihood of voting paradoxes: Further results in three-candidate elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonaim Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107282⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 135 (1), pp.113-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.351.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730580v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230359v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Boniface Mbih</w:t>
+                <w:t xml:space="preserve">Une petite histoire des collaborations entre l’Afrique et la France en théorie des jeux et en théorie du choix social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 135 (1), pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2025, 135 (1), pp.9-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.351.0002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.351.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466630v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding voluntary citizen engagement amid weak policy responses: The case of the sargassum seaweed crisis in the French West Indies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">q-fixed majority efficiency of committee scoring rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinton Gubong Gassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Organization Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.2085-2101. </w:t>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.107282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11115-025-00895-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242677v1</w:t>
+                <w:t xml:space="preserve">hal-04730580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourist travel decision-making in the French West Indies</w:t>
+                <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Boniface Mbih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.351.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068164v1</w:t>
+                <w:t xml:space="preserve">hal-05466630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of close elections on the likelihood of voting paradoxes: Further results in three-candidate elections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding voluntary citizen engagement amid weak policy responses: The case of the sargassum seaweed crisis in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmonaim Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vol. 135 (1), pp.113-147. </w:t>
+              <w:t xml:space="preserve">Public Organization Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.2085-2101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.351.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11115-025-00895-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230359v3</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of consensus, dispersion of political power and public debt: evidence from a sample of developed countries</w:t>
               </w:r>
@@ -1065,213 +1065,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérimentation de deux modes de scrutin en Martinique lors du premier tour de l’élection présidentielle de 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations in Models of Preference Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Diss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Simulations in Economics: Methodological and Historical Perspectives, 10 (2), pp.279-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.8251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965660v2</w:t>
+                <w:t xml:space="preserve">hal-02424936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations in Models of Preference Aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostapha Diss</w:t>
+                <w:t xml:space="preserve">Une expérimentation de deux modes de scrutin en Martinique lors du premier tour de l’élection présidentielle de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Kamwa</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (5), pp.759-798</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424936v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pouvoir de Vote dans les Etablissements Publics de Coopération Intercommunale de la Martinique et de la Guadeloupe</w:t>
               </w:r>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmonaim Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 130 (5), pp.699-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1437,256 +1437,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Condorcet Efficiency of the Preference Approval Voting and the Probability of Selecting the Condorcet Loser</w:t>
+                <w:t xml:space="preserve">The Likelihood of the Consistency of Collective Rankings under Preferences Aggregation with Four Alternatives using Scoring Rules: A General Formula and the Optimal Decision Rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (4), pp.1377-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10614-018-9816-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786121v2</w:t>
+                <w:t xml:space="preserve">hal-01757742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Likelihood of the Borda Effect: The Overall Probabilities for General Weighted Scoring Rules and Scoring Runoff Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (3), pp.519-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Likelihood of the Consistency of Collective Rankings under Preferences Aggregation with Four Alternatives using Scoring Rules: A General Formula and the Optimal Decision Rule</w:t>
+                <w:t xml:space="preserve">The Condorcet Efficiency of the Preference Approval Voting and the Probability of Selecting the Condorcet Loser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87 (3), pp.299-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10614-018-9816-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757742v1</w:t>
+                <w:t xml:space="preserve">hal-01786121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint use of the mean and median for multi criteria decision support: the 3MCD method</w:t>
               </w:r>
@@ -1767,51 +1767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of studies and reports on the mobility of high school students and Martiniquan students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,503 +1865,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coincidence of Condorcet committees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Note on the Likelihood of the Absolute Majority Paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Diss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Merlin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonaim Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp. 1727-1736</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631176v1</w:t>
+                <w:t xml:space="preserve">hal-01896273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on the Likelihood of the Absolute Majority Paradoxes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostapha Diss</w:t>
+                <w:t xml:space="preserve">Coincidence of Condorcet committees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelmonaim Tlidi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.171-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-017-1079-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896273v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Rules for Electing Committees and Divergence on Outcomes</w:t>
+                <w:t xml:space="preserve">Scoring Rules and Preference Restrictions: The Strong Borda Paradox Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (3), pp.547 - 564. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.375-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10726-016-9504-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.273.0375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631174v1</w:t>
+                <w:t xml:space="preserve">hal-01631180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stable rules for selecting committees</w:t>
+                <w:t xml:space="preserve">Stable Rules for Electing Committees and Divergence on Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 70, pp.36 - 44. </w:t>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.547 - 564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2017.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10726-016-9504-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631177v1</w:t>
+                <w:t xml:space="preserve">hal-01631174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring Rules and Preference Restrictions: The Strong Borda Paradox Revisited</w:t>
+                <w:t xml:space="preserve">On stable rules for selecting committees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valognes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 127 (3), pp.375-395. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.36 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.273.0375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631180v1</w:t>
+                <w:t xml:space="preserve">hal-01631177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Likelihood of the Coincidence of Condorcet Committees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (3), pp.2076-2085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2489,51 +2489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoring rules over subsets of alternatives: Consistency and paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61, pp.130 - 138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2897,51 +2897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du consentement à payer pour nettoyer les plages caribéennes polluées par les échouements d'algues sargasse : le cas des Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,51 +2984,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3093,788 +3093,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre vulnérabilité écologique et responsabilité sociétale : les entreprises antillaises face aux échouages d’algues sargasses</w:t>
+                <w:t xml:space="preserve">On Best-Worst Voting Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531351v1</w:t>
+                <w:t xml:space="preserve">hal-05617719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Equilibrium under Fallback Voting and Preference Approval Voting</w:t>
+                <w:t xml:space="preserve">Entre vulnérabilité écologique et responsabilité sociétale : les entreprises antillaises face aux échouages d’algues sargasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747341v1</w:t>
+                <w:t xml:space="preserve">hal-05531351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring Run-off Rules, Single-peaked Preferences and Paradoxes of Variable Electorate</w:t>
+                <w:t xml:space="preserve">Exploring Equilibrium under Fallback Voting and Preference Approval Voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143741v2</w:t>
+                <w:t xml:space="preserve">hal-04747341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Condorcet Loser Criterion in Committee Selection</w:t>
+                <w:t xml:space="preserve">Scoring Run-off Rules, Single-peaked Preferences and Paradoxes of Variable Electorate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faty Mbaye Top</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03880064v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does the model of processing sincereincomplete rankings affect the likelihood of the truncation paradox?</w:t>
+                <w:t xml:space="preserve">The Condorcet Loser Criterion in Committee Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879390v2</w:t>
+                <w:t xml:space="preserve">hal-03880064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judges and the price of human life in the French Court System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To what extent does the model of processing sincereincomplete rankings affect the likelihood of the truncation paradox?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129639v1</w:t>
+                <w:t xml:space="preserve">hal-02879390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borda rule as an almost first-order stochastic dominance rule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostapha Diss</w:t>
+                <w:t xml:space="preserve">Judges and the price of human life in the French Court System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543260v1</w:t>
+                <w:t xml:space="preserve">hal-03129639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borda rule as an almost first-order stochastic dominance rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Mahajne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Mahajne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02554924v1</w:t>
+                <w:t xml:space="preserve">hal-04543260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to obtain an overall reduction of individual income deprivations by means of a finite sequence of T 2 -transformations? A solution and a well-suited algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Emile Maingé</w:t>
+                <w:t xml:space="preserve">Borda rule as an almost first-order stochastic dominance rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Mahajne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162854v2</w:t>
+                <w:t xml:space="preserve">hal-02554924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to obtain an overall reduction of individual income deprivations by means of a finite sequence of T 2 -transformations? A solution and a well-suited algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Maingé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kamwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162854v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Chamberlin-Courant Rule and the k-Scoring Rules: Agreement and Condorcet Committee Consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmonaim Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3884,112 +3946,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumés des communications du Workshop de mi-terme LiCOCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre avec le Chlordécone: une co-construction fondée sur les opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Martinique, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4136,51 +4198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Gubong Gassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kamwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.06.013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466635v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valognes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04730580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-025-00895-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230359v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaim Tlidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177030v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mansour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/25156918Y2023D000000003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614585v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-021-00757-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965660v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joseph" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6546" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02147735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01786121v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01786590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-018-9816-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01760775v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffin-Beno&#238;t O Ngoie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Ulungu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathouraparsad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16414" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-017-1079-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-016-9504-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.01.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.273.0375" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N3B5N2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01702492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.08.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Ould H Ould Abdessalam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2014-12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Arnuel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143741v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faty Mbaye Top" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02879390v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahajne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02162854v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Maing&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Gubong Gassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kamwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.06.013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230359v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaim Tlidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valognes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04730580v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107282" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-025-00895-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177030v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mansour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/25156918Y2023D000000003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614585v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-021-00757-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965660v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joseph" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6546" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02147735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-018-9816-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01786590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01786121v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01760775v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffin-Beno&#238;t O Ngoie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Ulungu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathouraparsad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16414" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-017-1079-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.273.0375" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-016-9504-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.01.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01631184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N3B5N2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01702492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.08.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Ould H Ould Abdessalam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2014-12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Arnuel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143741v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faty Mbaye Top" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02879390v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahajne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02162854v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Maing&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>