--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -2702,360 +2702,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TUNE-FL: adapTive semi-synchronoUs semi-deceNtralizEd Federated Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Jmal</w:t>
+                <w:t xml:space="preserve">Towards Scalable O-RAN Resource Management: Graph-Augmented Proximal Policy Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Thinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raipin-Parvédy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2025 - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lisbon, Portugal. pp.165-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA67271.2025.00036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752941v1</w:t>
+                <w:t xml:space="preserve">hal-05228435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Scalable O-RAN Resource Management: Graph-Augmented Proximal Policy Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc-Thinh Ngo</w:t>
+                <w:t xml:space="preserve">FLAIR: Federated Learning with Adaptive and Intelligent Reasoning for Client Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Raipin-Parvédy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusheng Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Network Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelone (Espagne), Spain. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA67271.2025.00036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05228435v1</w:t>
+                <w:t xml:space="preserve">hal-05288098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLAIR: Federated Learning with Adaptive and Intelligent Reasoning for Client Selection</w:t>
+                <w:t xml:space="preserve">TUNE-FL: adapTive semi-synchronoUs semi-deceNtralizEd Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yusheng Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Barcelone (Espagne), Spain. pp.1-5</w:t>
+              <w:t xml:space="preserve">CCNC 2025 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Las Vegas (Nevada), United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288098v1</w:t>
+                <w:t xml:space="preserve">hal-04752941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAIA-FL : Generative AI-Augmented Federated Learning for Intrusion Detection System</w:t>
               </w:r>
@@ -3685,254 +3685,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'intrusions fédérée et semi-supervisée pour l'IoT</w:t>
+                <w:t xml:space="preserve">Decision tree-based blending method using deep-learning for network management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle : Internet des Objets et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04217743v1</w:t>
+                <w:t xml:space="preserve">hal-03524973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision tree-based blending method using deep-learning for network management</w:t>
+                <w:t xml:space="preserve">FLUIDS: Federated Learning with semi-supervised approach for Intrusion Detection System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Los Angeles (virtual), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524973v1</w:t>
+                <w:t xml:space="preserve">hal-03496518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUIDS: Federated Learning with semi-supervised approach for Intrusion Detection System</w:t>
+                <w:t xml:space="preserve">Détection d'intrusions fédérée et semi-supervisée pour l'IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
@@ -3950,82 +3959,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle : Internet des Objets et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03496518v1</w:t>
+                <w:t xml:space="preserve">emse-04217743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion detection for Softwarized Networks with Semi-supervised Federated Learning</w:t>
               </w:r>
@@ -6252,252 +6252,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-DRAM: QoE-Based Dynamic Rate Adaptation Mechanism for Multicast in Wireless Networks</w:t>
+                <w:t xml:space="preserve">Rate Adaptation Mechanism for Multimedia Multicasting in Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2009 - 2009 IEEE Global Telecommunications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Broadband Communications (Broadnets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202845v1</w:t>
+                <w:t xml:space="preserve">hal-00789335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Adaptation Mechanism for Multimedia Multicasting in Wireless Networks</w:t>
+                <w:t xml:space="preserve">Q-DRAM: QoE-Based Dynamic Rate Adaptation Mechanism for Multicast in Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Broadband Communications (Broadnets)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2009 - 2009 IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789335v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of experience measurements for video sreaming over wireless networks</w:t>
               </w:r>
@@ -6585,51 +6585,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-based network selection for multimedia users in IEEE 802.11 wireless networks</w:t>
+                <w:t xml:space="preserve">QoE-aware admission control for multimedia applications in IEEE 802.11 wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
@@ -6647,89 +6647,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN'08 : 33rd annual IEEE conference on local computer networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC'08 : IEEE 68th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Calgari, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECF.2008.310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901330v1</w:t>
+                <w:t xml:space="preserve">hal-02901396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoE-based network selection for multimedia users in IEEE 802.11 wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6755,106 +6764,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LCN'08 : 33rd annual IEEE conference on local computer networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montréal, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04202848v1</w:t>
+                <w:t xml:space="preserve">hal-02901330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-aware admission control for multimedia applications in IEEE 802.11 wireless networks</w:t>
+                <w:t xml:space="preserve">QoE-based network selection for multimedia users in IEEE 802.11 wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
@@ -6872,82 +6872,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC'08 : IEEE 68th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Calgari, Canada. </w:t>
+              <w:t xml:space="preserve">2008 33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.388-394, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VETECF.2008.310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901396v1</w:t>
+                <w:t xml:space="preserve">hal-04202848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8639,51 +8639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Ngo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le van An" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Ji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoc Vu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sacco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2024.3430368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15120377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223515v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2023.101750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaashwat Agrawal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sarkar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokul Yenduri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.09.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14020044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruvjyoti Bagadthey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193748" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Marchetto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2022.3185673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hamma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K Menuka Perera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00889-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Chung Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9386148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.82" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bennis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.01.046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N5JWJHW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.02.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP9G8WCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505576v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Jmal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA67271.2025.00036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc65282.2025.11059687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Boucha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sudholt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573168v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817182" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Jajoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC61673.2024.10733565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616390.3618288" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP49622.2020.9259390" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647908" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93408-2_6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bennis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fouchal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zytoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417649" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966141" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036804" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Patrick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Sun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982513" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506102" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789336v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202845v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425677" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901796v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202848v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664195" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.310" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933689v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010572v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482267v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365500v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258507v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00647693v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05002490v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Ngo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le van An" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Ji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoc Vu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sacco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2024.3430368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15120377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223515v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2023.101750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaashwat Agrawal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sarkar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokul Yenduri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.09.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14020044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruvjyoti Bagadthey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193748" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Marchetto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2022.3185673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hamma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K Menuka Perera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00889-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Chung Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9386148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.82" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bennis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.01.046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N5JWJHW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.02.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP9G8WCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505576v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Jmal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA67271.2025.00036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc65282.2025.11059687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Boucha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sudholt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573168v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817182" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Jajoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC61673.2024.10733565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616390.3618288" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP49622.2020.9259390" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647908" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93408-2_6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bennis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fouchal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zytoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417649" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966141" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036804" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Patrick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Sun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982513" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506102" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789336v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425677" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901796v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.310" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664195" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933689v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010572v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482267v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365500v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258507v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00647693v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05002490v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>