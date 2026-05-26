--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -1152,248 +1152,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble-based Deep Learning model for network traffic classification</w:t>
+                <w:t xml:space="preserve">Handling Privacy-Sensitive Medical Data With Federated Learning: Challenges and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Marchetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3193748⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2022.3185673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736603v1</w:t>
+                <w:t xml:space="preserve">hal-03703925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Privacy-Sensitive Medical Data With Federated Learning: Challenges and Future Directions</w:t>
+                <w:t xml:space="preserve">Ensemble-based Deep Learning model for network traffic classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guido Marchetto</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2022.3185673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3193748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703925v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Traffic Analysis using Machine Learning: an unsupervised approach to understand and slice your network</w:t>
               </w:r>
@@ -2702,360 +2702,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Scalable O-RAN Resource Management: Graph-Augmented Proximal Policy Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc-Thinh Ngo</w:t>
+                <w:t xml:space="preserve">TUNE-FL: adapTive semi-synchronoUs semi-deceNtralizEd Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Raipin-Parvédy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Network Computing and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCNC 2025 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Las Vegas (Nevada), United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228435v1</w:t>
+                <w:t xml:space="preserve">hal-04752941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLAIR: Federated Learning with Adaptive and Intelligent Reasoning for Client Selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Jmal</w:t>
+                <w:t xml:space="preserve">Towards Scalable O-RAN Resource Management: Graph-Augmented Proximal Policy Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Thinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yusheng Ji</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raipin-Parvédy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lisbon, Portugal. pp.165-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA67271.2025.00036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288098v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TUNE-FL: adapTive semi-synchronoUs semi-deceNtralizEd Federated Learning</w:t>
+                <w:t xml:space="preserve">FLAIR: Federated Learning with Adaptive and Intelligent Reasoning for Client Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusheng Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2025 - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Las Vegas (Nevada), United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelone (Espagne), Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752941v1</w:t>
+                <w:t xml:space="preserve">hal-05288098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAIA-FL : Generative AI-Augmented Federated Learning for Intrusion Detection System</w:t>
               </w:r>
@@ -3685,263 +3685,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision tree-based blending method using deep-learning for network management</w:t>
+                <w:t xml:space="preserve">Détection d'intrusions fédérée et semi-supervisée pour l'IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle : Internet des Objets et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524973v1</w:t>
+                <w:t xml:space="preserve">emse-04217743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUIDS: Federated Learning with semi-supervised approach for Intrusion Detection System</w:t>
+                <w:t xml:space="preserve">Decision tree-based blending method using deep-learning for network management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamal Singh</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03496518v1</w:t>
+                <w:t xml:space="preserve">hal-03524973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'intrusions fédérée et semi-supervisée pour l'IoT</w:t>
+                <w:t xml:space="preserve">FLUIDS: Federated Learning with semi-supervised approach for Intrusion Detection System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Aouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
@@ -3959,73 +3950,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle : Internet des Objets et Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Los Angeles (virtual), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04217743v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion detection for Softwarized Networks with Semi-supervised Federated Learning</w:t>
               </w:r>
@@ -5573,239 +5573,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QOE-based dynamic resource allocation for multimedia traffic in IEEE 802.11 wireless networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QoE-aware Vertical Handover in Wireless Heterogeneous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME), 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789627v1</w:t>
+                <w:t xml:space="preserve">hal-00714992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-aware Vertical Handover in Wireless Heterogeneous Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QOE-based dynamic resource allocation for multimedia traffic in IEEE 802.11 wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghua Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714992v1</w:t>
+                <w:t xml:space="preserve">hal-00789627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoE-Aware Scheduling for Video-Streaming in High Speed Downlink Packet Access</w:t>
               </w:r>
@@ -6585,51 +6585,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-aware admission control for multimedia applications in IEEE 802.11 wireless networks</w:t>
+                <w:t xml:space="preserve">QoE-based network selection for multimedia users in IEEE 802.11 wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
@@ -6647,98 +6647,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC'08 : IEEE 68th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LCN'08 : 33rd annual IEEE conference on local computer networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montréal, Quebec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901396v1</w:t>
+                <w:t xml:space="preserve">hal-02901330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoE-based network selection for multimedia users in IEEE 802.11 wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6764,97 +6755,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN'08 : 33rd annual IEEE conference on local computer networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.388-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901330v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-based network selection for multimedia users in IEEE 802.11 wireless networks</w:t>
+                <w:t xml:space="preserve">QoE-aware admission control for multimedia applications in IEEE 802.11 wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
@@ -6872,82 +6872,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.388-394, </w:t>
+              <w:t xml:space="preserve">VTC'08 : IEEE 68th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Calgari, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VETECF.2008.310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202848v1</w:t>
+                <w:t xml:space="preserve">hal-02901396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8639,51 +8639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Ngo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le van An" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Ji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoc Vu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sacco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2024.3430368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15120377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223515v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2023.101750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaashwat Agrawal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sarkar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokul Yenduri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.09.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14020044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruvjyoti Bagadthey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193748" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Marchetto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2022.3185673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hamma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K Menuka Perera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00889-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Chung Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9386148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.82" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bennis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.01.046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N5JWJHW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.02.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP9G8WCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505576v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Jmal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA67271.2025.00036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc65282.2025.11059687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Boucha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sudholt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573168v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817182" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Jajoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC61673.2024.10733565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616390.3618288" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP49622.2020.9259390" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647908" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93408-2_6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bennis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fouchal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zytoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417649" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966141" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036804" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Patrick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Sun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982513" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506102" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789336v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425677" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901796v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.310" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664195" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933689v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010572v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482267v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365500v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258507v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00647693v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05002490v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Ngo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le van An" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Ji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoc Vu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sacco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2024.3430368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15120377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223515v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2023.101750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaashwat Agrawal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sarkar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokul Yenduri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.09.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14020044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruvjyoti Bagadthey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Marchetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2022.3185673" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193748" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hamma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K Menuka Perera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00889-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Chung Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9386148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.82" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bennis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.01.046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N5JWJHW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2552041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1103-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.02.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP9G8WCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505576v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Jmal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA67271.2025.00036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc65282.2025.11059687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Boucha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sudholt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573168v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817182" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Jajoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC61673.2024.10733565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616390.3618288" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP49622.2020.9259390" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647908" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93408-2_6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794914" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444863" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bennis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fouchal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zytoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417649" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966141" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036804" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Patrick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982513" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Sun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506102" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789336v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425677" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901796v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202848v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664195" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.310" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097979v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933689v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010572v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482267v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365500v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258507v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00647693v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05002490v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>