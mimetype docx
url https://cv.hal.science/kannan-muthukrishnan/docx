--- v0 (2026-04-30)
+++ v1 (2026-05-26)
@@ -201,216 +201,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whistle: Vicil</w:t>
+                <w:t xml:space="preserve">Kālaveyil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivedita Louis</w:t>
+                <w:t xml:space="preserve">Vilvaratnam S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natarajan V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kannan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Edited by M. Kannan. Her Stories, 272 p., 2025, ISBN: 978-93-48641-93-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthu Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Boopathiraj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidiyal Pathippagam, 1244 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472719v1</w:t>
+                <w:t xml:space="preserve">hal-05382552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kālaveyil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whistle: Vicil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivedita Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kannan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edited by M. Kannan. Her Stories, 272 p., 2025, ISBN: 978-93-48641-93-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natarajan V</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05382552v1</w:t>
+                <w:t xml:space="preserve">hal-05472719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jikiṭṭi</w:t>
               </w:r>
@@ -817,477 +817,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inta ulakattiṟkum eṉakkum iṭaiyil</w:t>
+                <w:t xml:space="preserve">Eṉ tantaiyai koṉṟavar yār</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkatesan Prakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thadagam, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108993v1</w:t>
+                <w:t xml:space="preserve">hal-04108992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pācicattiṉ Ilakkaṇam</w:t>
+                <w:t xml:space="preserve">Inta ulakattiṟkum eṉakkum iṭaiyil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkatesan Prakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thadagam Publication, 240 p., 2023, 9789393361196</w:t>
+              <w:t xml:space="preserve">Thadagam, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101122v1</w:t>
+                <w:t xml:space="preserve">hal-04108993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calavāṉ</w:t>
+                <w:t xml:space="preserve">Pācicattiṉ Ilakkaṇam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkatesan Prakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thadagam Publication, 240 p., 2023, 9789393361066</w:t>
+              <w:t xml:space="preserve">Thadagam Publication, 240 p., 2023, 9789393361196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101116v1</w:t>
+                <w:t xml:space="preserve">hal-04101122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eṉ tantaiyai koṉṟavar yār</w:t>
+                <w:t xml:space="preserve">Calavāṉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkatesan Prakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thadagam, 2023</w:t>
+              <w:t xml:space="preserve">Thadagam Publication, 240 p., 2023, 9789393361066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108992v1</w:t>
+                <w:t xml:space="preserve">hal-04101116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramrao: vāḻveṉum maraṇam</w:t>
+                <w:t xml:space="preserve">Veḷviri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkatesan Prakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thadagam, 2022</w:t>
+              <w:t xml:space="preserve">Vitiyal Publication, 544 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108989v1</w:t>
+                <w:t xml:space="preserve">hal-04101105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veḷviri</w:t>
+                <w:t xml:space="preserve">Ramrao: vāḻveṉum maraṇam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkatesan Prakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vitiyal Publication, 544 p., 2022</w:t>
+              <w:t xml:space="preserve">Thadagam, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101105v1</w:t>
+                <w:t xml:space="preserve">hal-04108989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayarlanji: paṭukolaiyum anītiyum</w:t>
               </w:r>
@@ -2397,273 +2397,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Preparation, Characterization of CaO Nanoparticles from Egg Shell Waste and Insecticidal Activity against Seed Weevil, Sitophilus oryzae L. in Maize</w:t>
+                <w:t xml:space="preserve">Methyl Eugenol (Parapheromone) Trapping System on Diversity of Fruit Flies and Influence of Weather Parameters on Trap Catches in Mango and Guava Cropping Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Inbaraj</w:t>
+                <w:t xml:space="preserve">S Dineshkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R P Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N Manikanda Boopathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Sharmila Rahale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Jayakanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.2664-2671</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.3027-3037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225904v1</w:t>
+                <w:t xml:space="preserve">hal-05226073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl Eugenol (Parapheromone) Trapping System on Diversity of Fruit Flies and Influence of Weather Parameters on Trap Catches in Mango and Guava Cropping Systems</w:t>
+                <w:t xml:space="preserve">Biological Preparation, Characterization of CaO Nanoparticles from Egg Shell Waste and Insecticidal Activity against Seed Weevil, Sitophilus oryzae L. in Maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dineshkumar</w:t>
+                <w:t xml:space="preserve">S Inbaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N Manikanda Boopathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R P Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Jayakanthan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Sharmila Rahale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.3027-3037</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.2664-2671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226073v1</w:t>
+                <w:t xml:space="preserve">hal-05225904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Characterization of Certain Ornamental Cacti Genera Suitable for Tropical Climatic Regimes</w:t>
               </w:r>
@@ -3475,51 +3475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo de Saint-Exup&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jeyaraj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kannan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Boopathiraj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Louis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilvaratnam S" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan V" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthu Prakash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavipitthan Vacur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Prakash" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apimani Panangudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe. Ce&#7753;&#7775;&#257;yapperum&#257;&#7735;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Whittington" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Senthil Babu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Buck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sethupathy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/le-vagabond-et-son-ombre-g-nagarajan-romans-et-r%C3%A9cits-tamouls/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buck, David C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/ste2/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Inbaraj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Manikanda Boopathi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Soundararajan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sharmila Rahale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dineshkumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jayakanthan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Perumal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prabhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Srinivasan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan K." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natraj M. V." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo de Saint-Exup&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jeyaraj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kannan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Boopathiraj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilvaratnam S" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan V" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthu Prakash" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Louis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavipitthan Vacur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Prakash" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apimani Panangudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe. Ce&#7753;&#7775;&#257;yapperum&#257;&#7735;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Whittington" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Senthil Babu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Buck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sethupathy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/le-vagabond-et-son-ombre-g-nagarajan-romans-et-r%C3%A9cits-tamouls/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buck, David C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/ste2/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dineshkumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Soundararajan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Manikanda Boopathi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jayakanthan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Inbaraj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sharmila Rahale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Perumal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prabhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Srinivasan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan K." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natraj M. V." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>