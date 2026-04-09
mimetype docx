--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -66,1106 +66,1240 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast-based heterologous production of the Colletochlorin family of fungal secondary metabolites</w:t>
+                <w:t xml:space="preserve">Dihydroxyhexanoic acid biosynthesis controls turgor in pathogenic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Geistodt-Kiener</w:t>
+                <w:t xml:space="preserve">Naoyoshi Kumakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
+                <w:t xml:space="preserve">Takayuki Motoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
+                <w:t xml:space="preserve">Keisuke Miyazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Vergne</w:t>
+                <w:t xml:space="preserve">Toshihiko Nogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80, pp.216 - 231. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 391 (6786), pp.700-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2023.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aec9443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263969v2</w:t>
+                <w:t xml:space="preserve">hal-05575685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocked at the Stomatal Gate, a Key Step of Wheat Stb16q-Mediated Resistance to Zymoseptoria tritici</w:t>
+                <w:t xml:space="preserve">Yeast-based heterologous production of the Colletochlorin family of fungal secondary metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Battache</w:t>
+                <w:t xml:space="preserve">Aude Geistodt-Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.921074⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.216 - 231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2023.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727443v1</w:t>
+                <w:t xml:space="preserve">hal-04263969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BdERECTA controls vasculature patterning and phloem-xylem organization in Brachypodium distachyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Blocked at the Stomatal Gate, a Key Step of Wheat Stb16q-Mediated Resistance to Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Battache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+                <w:t xml:space="preserve">Olivier Soudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-021-02970-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.921074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222326v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modeling of biological patterns shows multiscale organization of Arabidopsis thaliana heterochromatin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">BdERECTA controls vasculature patterning and phloem-xylem organization in Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-79158-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-021-02970-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332371v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a comprehensive microfluidic and microscopic toolbox for the ultra-wide spatio-temporal study of plant protoplasts development and physiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial modeling of biological patterns shows multiscale organization of Arabidopsis thaliana heterochromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arpòn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Nogué</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-019-0459-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-79158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309578v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design of a comprehensive microfluidic and microscopic toolbox for the ultra-wide spatio-temporal study of plant protoplasts development and physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néro Borrega</w:t>
+                <w:t xml:space="preserve">Florence Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+                <w:t xml:space="preserve">Thomas Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-019-0459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625394v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered lignification in mur1-1 a mutant deficient in GDP-L-fucose synthesis with reduced RG-II cross linking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Voxeur</w:t>
+                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Legée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+                <w:t xml:space="preserve">Néro Borrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184820⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622075v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Altered lignification in mur1-1 a mutant deficient in GDP-L-fucose synthesis with reduced RG-II cross linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nuclear architecture and chromatin dynamics in interphase nuclei of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 143 (1-3), pp.28-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000363724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1175,285 +1309,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial 3D modelling of nuclear architecture: application to A. thaliana leaf cell nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial statistical approach to analyze and model nuclear architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences (IAMPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1600,51 +1734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263969v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2023.10.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Battache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soudi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.921074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309578v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0459-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184820" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyoshi Kumakura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Motoyama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Miyazawa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Nogawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aec9443" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263969v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2023.10.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Battache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soudi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.921074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309578v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0459-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184820" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>