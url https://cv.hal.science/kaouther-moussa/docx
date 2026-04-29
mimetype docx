--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -100,311 +100,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological insights on building and evaluating models for early warning of hypotension during surgery</w:t>
+                <w:t xml:space="preserve">MPC for tracking for anesthesia dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
+                <w:t xml:space="preserve">Maxim Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Wolf</w:t>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419169v1</w:t>
+                <w:t xml:space="preserve">hal-05406526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPC for tracking for anesthesia dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological insights on building and evaluating models for early warning of hypotension during surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Raymond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+                <w:t xml:space="preserve">Benjamin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+                <w:t xml:space="preserve">Rémi Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406526v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is remifentanil dosed without dedicated indicator?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -435,90 +435,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC-based Anesthesiologists Imitating Control of Propofol and Remifentanil during Anesthesia Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -624,51 +624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariance Stability Conditions for Linear Systems under Unbounded Additive and Parametric Uncertainties in Stochastic MPC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -949,64 +949,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-based Extended Moving Horizon Estimation for MISO Anesthesia Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1183,64 +1183,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistically Certified Region of Attraction of a Tumor Growth Model with Combined Chemo-and Immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (11), pp.6539-6555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1287,64 +1287,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Domain of Attraction Estimation for a Tumor Growth Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 410, pp.126482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1436,51 +1436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1518,64 +1518,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-based Extended Moving Horizon Estimation for MISO Anesthesia Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,64 +1626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Horizon Estimation for Anesthesia dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ajami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1747,64 +1747,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regions of Attraction Estimation for Tumor Immune Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1959,64 +1959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of Tumor Immune Systems under Parametric Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMO 2022 - Programme Gaspard Monge PGMO Days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palaiseau, France. pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2035,551 +2035,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Leader based Trajectory Generation of UAV Formation for Visual Area Coverage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+                <w:t xml:space="preserve">Optimal Control of a Tumor-Immune System with a Modified Stepanova Cancer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Djouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589446⟩</w:t>
+              <w:t xml:space="preserve">BMS 2021 - 11th IFAC symposium on Biological and Medical Systems (BMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359206v1</w:t>
+                <w:t xml:space="preserve">hal-03359198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of a Tumor-Immune System with a Modified Stepanova Cancer Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seddik Djouadi</w:t>
+                <w:t xml:space="preserve">Toward simple in silico experiments for drugs administration in some cancer treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik M Djouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed W Alsager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMS 2021 - 11th IFAC symposium on Biological and Medical Systems (BMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.260⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359198v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward simple in silico experiments for drugs administration in some cancer treatments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smooth Visual-Coverage Path Planning for Escort Missions using UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed W Alsager</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMS 2021 - 11th IFAC symposium on Biological and Medical Systems (BMS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299417v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Visual-Coverage Path Planning for Escort Missions using UAVs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Leader based Trajectory Generation of UAV Formation for Visual Area Coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilton Tnunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359203v1</w:t>
+                <w:t xml:space="preserve">hal-03359206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Optimal Scheduling of Combined Chemo-and Immunotherapy: Considerations on Chemotherapy Detrimental Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2626,64 +2626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimal control-based design of a combined chemo and immunotherapy delivery profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOSBE 2019 - 8th IFAC Conference on Foundations of Systems Biology in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2980,51 +2980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wolf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418661v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03191649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Join" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Djouadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alsager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surour Alaraifi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2024.03.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150872v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3291665" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6158" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ajami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dassow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.260" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03299417v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Djouadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed W Alsager" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.263" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147869" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALT078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419169v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wolf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418661v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03191649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Join" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Djouadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alsager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surour Alaraifi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2024.03.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150872v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3291665" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6158" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ajami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dassow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03299417v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Djouadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed W Alsager" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147869" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALT078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>