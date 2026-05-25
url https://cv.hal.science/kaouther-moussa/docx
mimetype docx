--- v1 (2026-04-29)
+++ v2 (2026-05-25)
@@ -66,749 +66,2086 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPC for tracking for anesthesia dynamics</w:t>
+                <w:t xml:space="preserve">Covariance Stabilization for a class of Stochastic Discrete-time Linear Systems using the S-Variable Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Raymond</w:t>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouther Moussa</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Dimitri Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC World Congress - 23rd WC 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Busan, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406526v1</w:t>
+                <w:t xml:space="preserve">hal-05395012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological insights on building and evaluating models for early warning of hypotension during surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Human Torque Estimation for an LMI-based Convex Control Rehabilitation Strategy using Assistive Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419169v1</w:t>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Control Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toronto ( CA ), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is remifentanil dosed without dedicated indicator?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moving Horizon Estimation for Anesthesia dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ajami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PGMO 2023 - Programme Gaspard Monge PGMO Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Palaiseau, France. pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-05418661v2</w:t>
+                <w:t xml:space="preserve">hal-04379146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPC-based Anesthesiologists Imitating Control of Propofol and Remifentanil during Anesthesia Maintenance</w:t>
+                <w:t xml:space="preserve">Data-based Extended Moving Horizon Estimation for MISO Anesthesia Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Raymond</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116145v1</w:t>
+                <w:t xml:space="preserve">hal-04295820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance Control for a class of Stochastic Discrete-time Linear Systems using the S-Variable Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Regions of Attraction Estimation for Tumor Immune Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Peaucelle</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395012v1</w:t>
+                <w:t xml:space="preserve">hal-04150237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance Stability Conditions for Linear Systems under Unbounded Additive and Parametric Uncertainties in Stochastic MPC applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distributed Finite-time Coverage Control of Multi-quadrotor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518553v1</w:t>
+                <w:t xml:space="preserve">hal-03775528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimal Control of Tumor Immune Systems under Parametric Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PGMO 2022 - Programme Gaspard Monge PGMO Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palaiseau, France. pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smooth Visual-Coverage Path Planning for Escort Missions using UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Control of a Tumor-Immune System with a Modified Stepanova Cancer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Djouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMS 2021 - 11th IFAC symposium on Biological and Medical Systems (BMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward simple in silico experiments for drugs administration in some cancer treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik M Djouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed W Alsager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMS 2021 - 11th IFAC symposium on Biological and Medical Systems (BMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299417v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Leader based Trajectory Generation of UAV Formation for Visual Area Coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Optimal Scheduling of Combined Chemo-and Immunotherapy: Considerations on Chemotherapy Detrimental Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust optimal control-based design of a combined chemo and immunotherapy delivery profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FOSBE 2019 - 8th IFAC Conference on Foundations of Systems Biology in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological insights on building and evaluating models for early warning of hypotension during surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MPC for tracking for anesthesia dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How is remifentanil dosed without dedicated indicator?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418661v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MPC-based Anesthesiologists Imitating Control of Propofol and Remifentanil during Anesthesia Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covariance Stability Conditions for Linear Systems under Unbounded Additive and Parametric Uncertainties in Stochastic MPC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preliminary in silico experiments: Towards new cancer treatments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Djouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Alsager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -818,1911 +2155,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo and Immunotherapy Effects on Stability Regions of Tumor Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surour Alaraifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Djouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 223, pp.20-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2024.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-based Extended Moving Horizon Estimation for MISO Anesthesia Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.3054-3059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/lcsys.2023.3291665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150872v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Finite-Time Coverage Control of Multi-Quadrotor Systems with Switching Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilton Tnunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (12), pp.2621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/math11122621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistically Certified Region of Attraction of a Tumor Growth Model with Combined Chemo-and Immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (11), pp.6539-6555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rnc.6158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Domain of Attraction Estimation for a Tumor Growth Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 410, pp.126482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amc.2021.126482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359186v1</w:t>
-              </w:r>
-[...1328 lines deleted...]
-                <w:t xml:space="preserve">hal-02378199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2740,51 +2747,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain of Attraction Estimation and Optimization-Based Control : Application to Tumor Growth Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université Grenoble Alpes [2020-..], 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020GRALT078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2980,51 +2987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419169v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wolf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418661v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03191649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Join" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Djouadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alsager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surour Alaraifi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2024.03.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150872v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3291665" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6158" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ajami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dassow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03299417v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Djouadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed W Alsager" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147869" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALT078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395012v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ajami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dassow" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Djouadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.260" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03299417v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Djouadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed W Alsager" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.263" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147869" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wolf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raymond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418661v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03191649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Join" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alsager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surour Alaraifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2024.03.029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150872v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3291665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALT078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>