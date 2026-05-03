--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,3984 +217,4023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Non-overlapping to Overlapping Communities</w:t>
+                <w:t xml:space="preserve">Garde alternée dans les graphes : quand les enfants rendent leurs parents flous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134820v1</w:t>
+                <w:t xml:space="preserve">hal-05604174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy and Overlapping Communities Detection: An Improved Approach Using Formal Concept Analysis</w:t>
+                <w:t xml:space="preserve">From Non-overlapping to Overlapping Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78548-1_3⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Niagara Falls, Ontario, Canada. pp.315-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-13513-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679375v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Concept Analysis beyond binary data: past and future in the GALACTIC platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy and Overlapping Communities Detection: An Improved Approach Using Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demko</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConSoft 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASONAM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rende (CS), Calabria, Italy. pp.23-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78548-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145194v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Explainable Clustering in Process Mining and Sequential Pattern Mining: A Formal Framework</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal Concept Analysis beyond binary data: past and future in the GALACTIC platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ConSoft 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Workshop hosted at the CONCEPTS2025 conference, Sep 2025, Cluj-Napoca, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134819v1</w:t>
+                <w:t xml:space="preserve">hal-05145194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Subcontext Completion in Lattices and Concept Lattices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Faucher</w:t>
+                <w:t xml:space="preserve">Towards Explainable Clustering in Process Mining and Sequential Pattern Mining: A Formal Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Amoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, Romania. pp.51-66, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_4⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Cluj - Napoca, Romania. pp.143-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134813v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de Communautés Floues et Chevauchantes via l’Analyse Formelle de Concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Subcontext Completion in Lattices and Concept Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demko</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, Romania. pp.51-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645638v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une chaîne de traitement pour l’analyse explicable de séries temporelles via l’Analyse Formelle de Concept par compression en chronogrammes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Savarit</w:t>
+                <w:t xml:space="preserve">Détection de Communautés Floues et Chevauchantes via l’Analyse Formelle de Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA; L3i, Jul 2024, La Rochelle, France. pp.105-113</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA; L3i, Jul 2024, La Rochelle, France. pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645634v1</w:t>
+                <w:t xml:space="preserve">hal-04645638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription de séries temporelles en séquences temporelles via conservation des caractéristiques de variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’une chaîne de traitement pour l’analyse explicable de séries temporelles via l’Analyse Formelle de Concept par compression en chronogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid 2023 : Exploration des traces dans un monde du tout numérique : enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Damien Mondou; Ronan Champagnat; Didier Vye; Cyril Faucher, May 2023, La Rochelle, France. pp.24-27</w:t>
+              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA; L3i, Jul 2024, La Rochelle, France. pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117085v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de processus pour l'amélioration d'un jeu sérieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Amoury</w:t>
+                <w:t xml:space="preserve">Transcription de séries temporelles en séquences temporelles via conservation des caractéristiques de variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID Atelier Exploration des traces dans un monde du tout numérique : enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.16-23</w:t>
+              <w:t xml:space="preserve">Inforsid 2023 : Exploration des traces dans un monde du tout numérique : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Mondou; Ronan Champagnat; Didier Vye; Cyril Faucher, May 2023, La Rochelle, France. pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117522v1</w:t>
+                <w:t xml:space="preserve">hal-04117085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement et visualisation de trajectoires de visiteurs dans un musée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Faucher</w:t>
+                <w:t xml:space="preserve">Fouille de processus pour l'amélioration d'un jeu sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Amoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.127 - 131</w:t>
+              <w:t xml:space="preserve">INFORSID Atelier Exploration des traces dans un monde du tout numérique : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118242v1</w:t>
+                <w:t xml:space="preserve">hal-04117522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GALACTIC: towards a generic and scalable platform for complex and heterogeneous data using Formal Concept Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Enrichissement et visualisation de trajectoires de visiteurs dans un musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Savarit</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ETAFCA'2022 - Existing Tools and Applications for Formal Concept Analysis in conjunction with the 16th International Conference on Concept Lattices and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallinn, Estonia. pp.191--198</w:t>
+              <w:t xml:space="preserve">INFORSID2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.127 - 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874711v1</w:t>
+                <w:t xml:space="preserve">hal-04118242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discover spatio-temporal cluster from trajectory data enhance by heterogeneous contextual knowledge using FCA and the NᴇxᴛPʀɪᴏʀɪᴛʏCᴏɴᴄᴇᴘᴛ Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">GALACTIC: towards a generic and scalable platform for complex and heterogeneous data using Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savarit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Concept Lattices and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallinn, Estonia. pp.159--174</w:t>
+              <w:t xml:space="preserve">Workshop ETAFCA'2022 - Existing Tools and Applications for Formal Concept Analysis in conjunction with the 16th International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallinn, Estonia. pp.191--198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874621v1</w:t>
+                <w:t xml:space="preserve">hal-03874711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de séquences temporelles avec l’AFC et l’outil GALACTIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Discover spatio-temporal cluster from trajectory data enhance by heterogeneous contextual knowledge using FCA and the NᴇxᴛPʀɪᴏʀɪᴛʏCᴏɴᴄᴇᴘᴛ Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demko</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone sur l'Extraction et la Gestion des Connaissances - Atelier Gestion et Analyse de données Spatiales et Temporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
+              <w:t xml:space="preserve">The 16th International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallinn, Estonia. pp.159--174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491826v1</w:t>
+                <w:t xml:space="preserve">hal-03874621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the links between the NᴇxᴛPʀɪᴏʀɪᴛʏCᴏɴᴄᴇᴘᴛ algorithm and generalized convex hulls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille de séquences temporelles avec l’AFC et l’outil GALACTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demko</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cayèré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Mathematics Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Mathematical Society (AMS), Apr 2022, Virtual, United States</w:t>
+              <w:t xml:space="preserve">Conférence francophone sur l'Extraction et la Gestion des Connaissances - Atelier Gestion et Analyse de données Spatiales et Temporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639401v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Story of Rules...</w:t>
+                <w:t xml:space="preserve">On the links between the NᴇxᴛPʀɪᴏʀɪᴛʏCᴏɴᴄᴇᴘᴛ algorithm and generalized convex hulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Enciso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFCA 2021, International Conference on Formal Concept Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Joint Mathematics Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Mathematical Society (AMS), Apr 2022, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273693v1</w:t>
+                <w:t xml:space="preserve">hal-03639401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal sequence mining using FCA and GALACTIC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
+                <w:t xml:space="preserve">A Story of Rules...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Adaricheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cayèré</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Enciso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.185-199</w:t>
+              <w:t xml:space="preserve">ICFCA 2021, International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258781v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval-based sequence mining using FCA and the NextPriorityConcept algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Temporal sequence mining using FCA and GALACTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karell Bertet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cayèré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCA4AI 2020: What can FCA do for AI?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain. pp.91-102</w:t>
+              <w:t xml:space="preserve">26th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.185-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038487v1</w:t>
+                <w:t xml:space="preserve">hal-03258781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Brain Degeneration with a Multimodal Siamese Neural Network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Urruty</w:t>
+                <w:t xml:space="preserve">Interval-based sequence mining using FCA and the NextPriorityConcept algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FCA4AI 2020: What can FCA do for AI?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain. pp.91-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068780v1</w:t>
+                <w:t xml:space="preserve">hal-03038487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Mining Using FCA and the NextPriorityConcept Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Richard</w:t>
+                <w:t xml:space="preserve">Predicting Brain Degeneration with a Multimodal Siamese Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Ostertag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concept Lattices and Their Applications 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038439v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reconstruction of human trajectories in indoor environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+                <w:t xml:space="preserve">Sequence Mining Using FCA and the NextPriorityConcept Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Faucher</w:t>
+                <w:t xml:space="preserve">Jérémy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.37-40</w:t>
+              <w:t xml:space="preserve">Concept Lattices and Their Applications 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tallinn, Estonia. pp.209-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341263v1</w:t>
+                <w:t xml:space="preserve">hal-03038439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed and Parallel Computation of the Canonical Direct Basis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Viaud</w:t>
+                <w:t xml:space="preserve">Towards reconstruction of human trajectories in indoor environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Formal Concept Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EKAW 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.37-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545271v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Vision Applied to Comic Book Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+                <w:t xml:space="preserve">Distributed and Parallel Computation of the Canonical Direct Basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokia Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The empirical study of Comics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France. pp.228-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59271-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890015v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Product and Characteristic Relationships in a Unique Canonical Representation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+                <w:t xml:space="preserve">Computer Vision Applied to Comic Book Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concept Lattices and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Moscow, Russia. pp.109-122</w:t>
+              <w:t xml:space="preserve">The empirical study of Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407497v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy precedence graph definition for algebra-based dimension reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Eskenazi</w:t>
+                <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Product and Characteristic Relationships in a Unique Canonical Representation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Revel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kay Chen Tan ; Gary G. Yen Jul 2016, Vancouver, Canada. pp.1826-1833</w:t>
+              <w:t xml:space="preserve">Concept Lattices and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Moscow, Russia. pp.109-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357468v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Configuration and Feature Relationships in a Unique Canonical Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+                <w:t xml:space="preserve">A fuzzy precedence graph definition for algebra-based dimension reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Bich Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HSE, Moscow Russia, Jul 2016, Moscow, Russia. pp.109-122</w:t>
+              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kay Chen Tan ; Gary G. Yen Jul 2016, Vancouver, Canada. pp.1826-1833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01354971v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition sous-directe d'un treillis en facteurs irréductibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Viaud</w:t>
+                <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Configuration and Feature Relationships in a Unique Canonical Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rokia Missaoui</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances IC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HSE, Moscow Russia, Jul 2016, Moscow, Russia. pp.109-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169541v1</w:t>
+                <w:t xml:space="preserve">lirmm-01354971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reverse Doubling Construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Décomposition sous-directe d'un treillis en facteurs irréductibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances IC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282156v1</w:t>
+                <w:t xml:space="preserve">hal-01169541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdirect Decomposition of Contexts into Subdirectly Irreducible Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The Reverse Doubling Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Formal Concept Analysis ICFCA2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KDIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005613203500357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282145v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de l'espace de recherche pour les personnages de bandes dessinées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+                <w:t xml:space="preserve">Subdirect Decomposition of Contexts into Subdirectly Irreducible Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokia Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+              <w:t xml:space="preserve">International Conference on Formal Concept Analysis ICFCA2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nerja, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989099v1</w:t>
+                <w:t xml:space="preserve">hal-01282145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of history of the rotation of agricultural parcels through open-source tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Réduction de l'espace de recherche pour les personnages de bandes dessinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Open Source Geospatial Research &amp; Education Symposium OGRS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ari Jolma; Pekka Sarkola; Lassi Lehto, Jun 2014, Espoo, Finland. pp.115-121</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092484v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of history of the rotation of agricultural parcels through open-source tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Lescalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bouju Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THIRD OPEN SOURCE GEOSPATIAL RESEARCH &amp; EDUCATION SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Espoo, Finland. pp.115-121</w:t>
+              <w:t xml:space="preserve">3rd Open Source Geospatial Research &amp; Education Symposium OGRS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ari Jolma; Pekka Sarkola; Lassi Lehto, Jun 2014, Espoo, Finland. pp.115-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099291v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eBDtheque: a representative database of comics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karell Bertet</w:t>
+                <w:t xml:space="preserve">Management of history of the rotation of agricultural parcels through open-source tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lescalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouju Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Washington D.C., United States. pp.1177-1181</w:t>
+              <w:t xml:space="preserve">THIRD OPEN SOURCE GEOSPATIAL RESEARCH &amp; EDUCATION SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Espoo, Finland. pp.115-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914860v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient Java implementation of the immediate successors calculation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">eBDtheque: a representative database of comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Ammar-Boudjelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.81-92</w:t>
+              <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington D.C., United States. pp.1177-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914872v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies et relations spatiales dans une image : application aux images de lettrines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+                <w:t xml:space="preserve">An efficient Java implementation of the immediate successors calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660972v1</w:t>
+                <w:t xml:space="preserve">hal-00914872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Retrieval by On-line Navigation in the Latticial Space-search of a Database, with Limited Objects Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demko</w:t>
+                <w:t xml:space="preserve">Ontologies et relations spatiales dans une image : application aux images de lettrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop of the ECAI 2012 conference. "What can FCA do for artificial intelligence?" (FCA4AI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.33-40</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545292v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies et documents anciens: application aux images de lettrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsopze Norbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouju Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.231-246</w:t>
@@ -4217,2740 +4256,2822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies et relations spatiales dans une image : application aux images de lettrines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouju</w:t>
+                <w:t xml:space="preserve">Information Retrieval by On-line Navigation in the Latticial Space-search of a Database, with Limited Objects Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier RTE (Raisonnement sur le temps et l'espace et applications en analyse et en interprétation d'images ou de vidéos) de la conférence RFIA (Reconnaissance des Formes et Intelligence Artificielle),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">International workshop of the ECAI 2012 conference. "What can FCA do for artificial intelligence?" (FCA4AI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716611v1</w:t>
+                <w:t xml:space="preserve">hal-02545292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies et relations spatiales dans la lecture d'une bande dessinée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontologies et relations spatiales dans une image : application aux images de lettrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Tsopze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Revel</w:t>
+                <w:t xml:space="preserve">Georges Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.175-182</w:t>
+              <w:t xml:space="preserve">Atelier RTE (Raisonnement sur le temps et l'espace et applications en analyse et en interprétation d'images ou de vidéos) de la conférence RFIA (Reconnaissance des Formes et Intelligence Artificielle),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713720v1</w:t>
+                <w:t xml:space="preserve">hal-00716611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to Sematic Content Based Image Retrieval using Logical Concept Analysis. Application to comicbooks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Ontologies et relations spatiales dans la lecture d'une bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.53-56</w:t>
+              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.175-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914849v1</w:t>
+                <w:t xml:space="preserve">hal-00713720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to Semantic Content Based Image Retrieval using Logical Concept Analysis. Application to comicbooks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">An approach to Sematic Content Based Image Retrieval using Logical Concept Analysis. Application to comicbooks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "What can FCA do for Artificial Intelligence?" of European Conference on Artificial Intelligence (ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, France. pp.53-56</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743450v1</w:t>
+                <w:t xml:space="preserve">hal-00914849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ontologies to reduce the semantic gap between historians and image processing algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouju</w:t>
+                <w:t xml:space="preserve">An approach to Semantic Content Based Image Retrieval using Logical Concept Analysis. Application to comicbooks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Louis</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 11th International Conference on Document Analysis and Recognition (ICDAR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China. pp.156-160</w:t>
+              <w:t xml:space="preserve">Workshop "What can FCA do for Artificial Intelligence?" of European Conference on Artificial Intelligence (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716613v1</w:t>
+                <w:t xml:space="preserve">hal-00743450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local discretization of continuous data for lattices : Technical aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+                <w:t xml:space="preserve">Using ontologies to reduce the semantic gap between historians and image processing algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Visani</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight International Conference on Concept Lattices and Their Applications (CLA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nancy, France. pp.409-412</w:t>
+              <w:t xml:space="preserve">IEEE 11th International Conference on Document Analysis and Recognition (ICDAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China. pp.156-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716571v1</w:t>
+                <w:t xml:space="preserve">hal-00716613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local discretization of numerical data for Galois Lattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">A local discretization of continuous data for lattices : Technical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eight International Conference on Concept Lattices and Their Applications (CLA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France. pp.409-412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640987v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ontologies to Reduce the Semantic Gap between Historians and Image Processing Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouju</w:t>
+                <w:t xml:space="preserve">Local discretization of numerical data for Galois Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Louis</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boca Raton, Florida, United States. pp.902-903, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2011.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715378v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation algorithm of a concept lattice with limited object access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demko</w:t>
+                <w:t xml:space="preserve">Using Ontologies to Reduce the Semantic Gap between Historians and Image Processing Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eight International Conference on Concept Lattices and Their Applications (CLA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nancy, France. pp.239-250</w:t>
+              <w:t xml:space="preserve">ICDAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, China. pp.156-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716585v1</w:t>
+                <w:t xml:space="preserve">hal-00715378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local discretization of continuous data for lattices: Technical aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+                <w:t xml:space="preserve">Generation algorithm of a concept lattice with limited object access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concept Lattices and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nancy, France. pp.409 - 412</w:t>
+              <w:t xml:space="preserve">The Eight International Conference on Concept Lattices and Their Applications (CLA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France. pp.239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634570v1</w:t>
+                <w:t xml:space="preserve">hal-00716585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some links between decision tree and dichotomic lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guillas</w:t>
+                <w:t xml:space="preserve">A local discretization of continuous data for lattices: Technical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Concept Lattices and Their Applications (CLA).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Olomouc, Czech Republic. pp.193-205</w:t>
+              <w:t xml:space="preserve">International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nancy, France. pp.409 - 412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716615v1</w:t>
+                <w:t xml:space="preserve">hal-00634570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbol recognition by using a concept lattice of graphical patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marçal Mr Rusiñol</w:t>
+                <w:t xml:space="preserve">Some links between decision tree and dichotomic lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josep Lladós</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Graphics Recognition, (GREC 09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. p. 158-166</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Concept Lattices and Their Applications (CLA).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Olomouc, Czech Republic. pp.193-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387970v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une discrétisation locale pour les treillis dichotomiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+                <w:t xml:space="preserve">Symbol recognition by using a concept lattice of graphical patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Mr Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Visani</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Lladós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.113-116</w:t>
+              <w:t xml:space="preserve">International Workshop on Graphics Recognition, (GREC 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. p. 158-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435674v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some links between decision tree and dichotomic lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guillas</w:t>
+                <w:t xml:space="preserve">Vers une discrétisation locale pour les treillis dichotomiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Concept Lattices and Their Applications (CLA2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Olomouc, Czech Republic. pp.193-205</w:t>
+              <w:t xml:space="preserve">XVIèmes Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387965v1</w:t>
+                <w:t xml:space="preserve">hal-00435674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos des liens entre arbre de décision et treillis dichotomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some links between decision tree and dichotomic lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Concept Lattices and Their Applications (CLA2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Olomouc, Czech Republic. pp.193-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335035v1</w:t>
+                <w:t xml:space="preserve">hal-00387965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des liens entre arbre de décision et treillis dichotomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Colloque International Francophone sur l'Ecrit et le Document (CIFED 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390644v1</w:t>
+                <w:t xml:space="preserve">hal-00335035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the joint use of two implicational bases</w:t>
+                <w:t xml:space="preserve">A propos des liens entre arbre de décision et treillis dichotomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International INPROCEEDINGS on Formal Concept Analysis (ICFCA'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Clermont-Ferrand, France. pp.23-39</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Colloque International Francophone sur l'Ecrit et le Document (CIFED 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361084v1</w:t>
+                <w:t xml:space="preserve">hal-00390644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible structural signature for symbol recognition using a concept lattice classifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">On the joint use of two implicational bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh IAPR International Workshop on Graphics Recognition (GREC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Curitiba, Brésil. pp.n.a</w:t>
+              <w:t xml:space="preserve">Fifth International INPROCEEDINGS on Formal Concept Analysis (ICFCA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Clermont-Ferrand, France. pp.23-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361093v1</w:t>
+                <w:t xml:space="preserve">hal-00361084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions of Bordat's algorithm for attributes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible structural signature for symbol recognition using a concept lattice classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International INPROCEEDINGS on Concept Lattices and their Applications (CLA'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp.38-49</w:t>
+              <w:t xml:space="preserve">Seventh IAPR International Workshop on Graphics Recognition (GREC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Curitiba, Brésil. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361085v1</w:t>
+                <w:t xml:space="preserve">hal-00361093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept lattice classifier : a first step towards an iterative process of recognition of noised graphic objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Extensions of Bordat's algorithm for attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Concept Lattices and their Applications (CLA'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Yasmine Hammamet, Tunisia. p. 257-263</w:t>
+              <w:t xml:space="preserve">Fifth International INPROCEEDINGS on Concept Lattices and their Applications (CLA'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp.38-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449341v1</w:t>
+                <w:t xml:space="preserve">hal-00361085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de symboles bruités à l'aide d'un treillis de Galois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Concept lattice classifier : a first step towards an iterative process of recognition of noised graphic objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Sep 2006, pp.85-90</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Conference on Concept Lattices and their Applications (CLA'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Yasmine Hammamet, Tunisia. p. 257-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114399v1</w:t>
+                <w:t xml:space="preserve">hal-00449341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Algorithmical Aspects Using the canonical Direct Implicationnal Basis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance de symboles bruités à l'aide d'un treillis de Galois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Yasmine Hammamet, Tunisia. pp.101-114</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006, pp.85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449058v1</w:t>
+                <w:t xml:space="preserve">hal-00114399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de symboles bruité à l'aide d'un treillis de Galois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some Algorithmical Aspects Using the canonical Direct Implicationnal Basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième Colloque International Francophone sur l'Ecrit et le Document (CIFED'06), dans le cadre de la SDN'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Fribourg, Switzerland. p. 85-90, Isbn 2-9522067-1-6</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Concept Lattices and their Applications (CLA'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Yasmine Hammamet, Tunisia. pp.101-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449344v1</w:t>
+                <w:t xml:space="preserve">hal-00449058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment utiliser le treillis de Galois en reconnaissance d'images ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance de symboles bruité à l'aide d'un treillis de Galois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence EGC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. p. 31-36</w:t>
+              <w:t xml:space="preserve">Neuvième Colloque International Francophone sur l'Ecrit et le Document (CIFED'06), dans le cadre de la SDN'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Fribourg, Switzerland. p. 85-90, Isbn 2-9522067-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449326v1</w:t>
+                <w:t xml:space="preserve">hal-00449344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Interferences on Bandwidth Reservation for Ad Hoc Networks: a First Theoretical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment utiliser le treillis de Galois en reconnaissance d'images ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Viennot</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference and Exhibition on Global Telecommunications (GLOBECOM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence EGC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. p. 31-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00471697v1</w:t>
+                <w:t xml:space="preserve">hal-00449326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un premier pas vers la réservation de bande passante dans les réseaux radio</w:t>
+                <w:t xml:space="preserve">Impact of Interferences on Bandwidth Reservation for Ad Hoc Networks: a First Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2es rencontres francophones sur les Aspects Algorithmiques des Télécommunications (ALGOTEL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference and Exhibition on Global Telecommunications (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, San Antonio, United States. pp.2907 - 2910, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2001.965960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00471695v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00471697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un premier pas vers la réservation de bande passante dans les réseaux radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2es rencontres francophones sur les Aspects Algorithmiques des Télécommunications (ALGOTEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, La Rochelle, France. pp.25-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00471695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Weak-Order Extensions of an Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph-Theoretic Concepts in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Berlin, Germany. pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6960,3040 +7081,3040 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of Serious Game Traces Using Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Amoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mondou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 15347, pp.287-299. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77738-7_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ble Based Indoor Positioning System and Minimal Zone Searching Algorithm (MZS) Applied to Visitor Trajectories within a Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertet Karell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (13), pp.6107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app11136107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCA for Software Product Line representation: Mixing configuration and feature relationships in a unique canonical representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 273, pp.43-64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02157786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NextPriorityConcept: A new and generic algorithm computing concepts from complex and heterogeneous data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 845, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattices, closures systems and implication bases: A survey of structural aspects and algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 743, pp.93-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using congruence relations to extract knowledge from concept lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 249, pp.135-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichotomic lattices and local discretization for Galois lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (1), pp.49 - 77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-015-0225-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology-based framework for the automated analysis and interpretation of comic books' images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 378, pp.109-130. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2016.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards ontology-based retrieval of historical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.147-167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/AO-150146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichotomic Lattices and Local Discretization for Galois Lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une réduction du fossé sémantique dans le traitement des images de documents anciens à base d’ontologies : Application aux lettrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsopze Norbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouju Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2, pp.141-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des documents anciens à l'aide d'ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.91-118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/LCN.8.3.91-118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigala: an Original Symbol Classifier Based on Navigation through a Galois Lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (4), pp.449-473. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218001411008634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigala: an Original Symbol Classifier Based on Navigation through a Galois Lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Pattern Recognition and Artificial Intelligence (IJPRAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (4), pp.449-473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218001411008634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Adaptive Structural Signature for Symbol Recognition by Using a Galois Lattice as a Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (4), pp.1136-1148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMCB.2011.2108646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Adaptive Structural Signature for Symbol Recognition By Using a Galois Lattice as a Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (4), pp.1136 - 1148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSMCB.2011.2108646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de symboles à partir d'une signature structurelle flexible et d'un classifieur de type treillis de Galois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (6), pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de symboles à partir d'une signature structurelle flexible et d'un classifieur de type treillis de Galois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (6), pp.665-690. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.29.665-690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple facets of the canonical direct unit implicational basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Monjardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 411 (22-24), pp.2155-2166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2009.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00308798v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de symboles à partir d'une signature structurelle flexible et d'un classifieur de type treillis de Galois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (6), pp.665-690. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TSI.29.665-690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treillis dichotomiques et arbres de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (5), pp.407-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treillis dichotomiques et arbres de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (5), pp.409-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le treillis de Galois: un outil pour la sélection de primitives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (3), pp.273-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Algorithms on the Family Associated to an Implicational System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirabelle Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vol. 6 no. 2 (2), pp.315-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dmtcs.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak-order extensions of an order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 304 (1-3), pp.249-268. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0898-1221(96)00102-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubling convex sets in lattices : characterizations and recognition algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Order</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 19, pp.181-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of Λ-type operations on quasi-symmetric functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (9), pp.4277-4303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10003,51 +10124,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GALACTIC : une nouvelle approche d’analyse de données complexes et hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10056,73 +10177,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GALACTIC: a python framework for Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10131,227 +10252,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique de la recommandation sans évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple facets of the canonical direct implicational basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Monjardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00195577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10361,608 +10482,608 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Complex and Heterogeneous Data using FCA and Monadic Predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rokia Missaoui,; Léonard Kwuida; Talel Abdessalem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Data Analytics with Formal Concept Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.75--103, 2021, 9783030932770. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-93278-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an iterative classification based on concept lattice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concept Lattices and their Application, Lecture Notes in Artificial Intelligence (LLNAI), (special issue post CLA'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.256-262, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the joint use of a Structural Signature and a Galois Lattice Classifier for Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition : Recent Advances and New Opportunities, Selected Papers from GREC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lecture Notes in Computer Science, pp.61-70, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the joint use of a Structural Signature and a Galois Lattice Classifier for Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liu Wenyin, Josep Llados, Jean-Marc Ogier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition. Recent Advances and New Opportunities: 7th International Workshop, GREC 2007, Curitiba, Brazil, September 20-21, 2007, Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.61-70, 2008, LNCS - Volume 5046, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88188-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Description of the Concept Lattices' Classifier: Application to Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition. Ten Years Review and Future Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, p. 47-60, isbn 978-3-540-34711-8, 2006, LNCS (Lecture Notes in Computer Science)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10972,51 +11093,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GALACTIC: GAlois LAttices, Concept Theory, Implicational systems and Closures. A set of python3 packages for studying Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11025,51 +11146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11079,120 +11200,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: Concept Lattices and Applications: Recent Advances and New Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rudolph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 249, pp.1, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2018.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11202,130 +11323,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice decompositions through methods using congruence relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11335,124 +11456,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction dimension of bags of visual words with FCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Bich Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concept Lattices and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Košice, Slovakia. 1252, , pp.219-230, 2014, Proceedings of the Eleventh International Conference on Concept Lattices and Their Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11462,227 +11583,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Interferences on Bandwidth Reservation for Ad Hoc Networks: a First Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2001-17, Laboratoire de l'informatique du parallélisme. 2001, 2+6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un premier pas vers la réservation de bande passante dans les réseaux radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3895, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11829,51 +11950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Waffo Kemgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78548-1_3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savarit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874621v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cay&#232;r&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Adaricheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enciso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ostertag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286657" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Missaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59271-8_15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Dao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Eskenazi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005613203500357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lescalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Boudjelal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsopze Norbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.965960" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77738-7_24" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertet Karell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038671v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuznetsov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.08.026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.11.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-015-0225-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387033v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.10.032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-150146" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247930v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.8.3.91-118" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001411008634" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716561v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2108646" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716567v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.665-690" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G7BS2PKH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308798v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monjardet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.12.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859321v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.29.665-690" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716569v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.330" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099565v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0898-1221(96)00102-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095564v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caspard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018548v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Phan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142884v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308555v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859326v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382077v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449723v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038350v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.10.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282151v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102036v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072759v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Waffo Kemgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78548-1_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savarit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cay&#232;r&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Adaricheva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enciso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ostertag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286657" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Missaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59271-8_15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Dao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Eskenazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005613203500357" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lescalier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Boudjelal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsopze Norbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.148" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449341v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449058v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471697v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.965960" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549667v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77738-7_24" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertet Karell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136107" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuznetsov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.08.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.11.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-015-0225-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.10.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-150146" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.8.3.91-118" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001411008634" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2108646" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859320v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.665-690" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G7BS2PKH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308798v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monjardet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.12.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859321v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.29.665-690" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716569v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.330" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0898-1221(96)00102-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caspard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Phan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382077v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.10.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102036v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>