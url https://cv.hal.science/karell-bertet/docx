--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -468,360 +468,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy and Overlapping Communities Detection: An Improved Approach Using Formal Concept Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
+                <w:t xml:space="preserve">Formal Concept Analysis beyond binary data: past and future in the GALACTIC platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ConSoft 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Workshop hosted at the CONCEPTS2025 conference, Sep 2025, Cluj-Napoca, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679375v1</w:t>
+                <w:t xml:space="preserve">hal-05145194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Concept Analysis beyond binary data: past and future in the GALACTIC platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Explainable Clustering in Process Mining and Sequential Pattern Mining: A Formal Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mondou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Amoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConSoft 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cluj - Napoca, Romania. pp.143-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145194v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Explainable Clustering in Process Mining and Sequential Pattern Mining: A Formal Framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Mondou</w:t>
+                <w:t xml:space="preserve">Fuzzy and Overlapping Communities Detection: An Improved Approach Using Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Cluj - Napoca, Romania. pp.143-160, </w:t>
+              <w:t xml:space="preserve">ASONAM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rende (CS), Calabria, Italy. pp.23-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78548-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134819v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Subcontext Completion in Lattices and Concept Lattices</w:t>
               </w:r>
@@ -1235,51 +1235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de processus pour l'amélioration d'un jeu sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Amoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1425,51 +1425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GALACTIC: towards a generic and scalable platform for complex and heterogeneous data using Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,51 +1563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1662,51 +1662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de séquences temporelles avec l’AFC et l’outil GALACTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal sequence mining using FCA and GALACTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval-based sequence mining using FCA and the NextPriorityConcept algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,51 +2345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence Mining Using FCA and the NextPriorityConcept Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3078,51 +3078,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01354971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition sous-directe d'un treillis en facteurs irréductibles</w:t>
+                <w:t xml:space="preserve">The Reverse Doubling Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
@@ -3140,97 +3140,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances IC2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KDIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005613203500357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169541v1</w:t>
+                <w:t xml:space="preserve">hal-01282156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reverse Doubling Construction</w:t>
+                <w:t xml:space="preserve">Décomposition sous-directe d'un treillis en facteurs irréductibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
@@ -3248,82 +3257,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances IC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005613203500357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282156v1</w:t>
+                <w:t xml:space="preserve">hal-01169541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subdirect Decomposition of Contexts into Subdirectly Irreducible Factors</w:t>
               </w:r>
@@ -7095,77 +7095,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of Serious Game Traces Using Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Amoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mondou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 15347, pp.287-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10522,51 +10522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11950,51 +11950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Waffo Kemgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78548-1_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savarit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cay&#232;r&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Adaricheva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enciso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ostertag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286657" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Missaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59271-8_15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Dao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Eskenazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005613203500357" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lescalier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Boudjelal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsopze Norbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.148" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449341v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449058v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471697v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.965960" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549667v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77738-7_24" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertet Karell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136107" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuznetsov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.08.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.11.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-015-0225-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.10.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-150146" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.8.3.91-118" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001411008634" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2108646" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859320v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.665-690" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G7BS2PKH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308798v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monjardet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.12.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859321v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.29.665-690" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716569v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.330" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0898-1221(96)00102-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caspard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Phan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382077v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.10.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102036v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Waffo Kemgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78548-1_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savarit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cay&#232;r&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Adaricheva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enciso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ostertag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286657" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Missaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59271-8_15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Dao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Eskenazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005613203500357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lescalier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Boudjelal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsopze Norbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.148" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449341v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449058v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471697v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.965960" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549667v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77738-7_24" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertet Karell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136107" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuznetsov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.08.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.11.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-015-0225-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.10.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-150146" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.8.3.91-118" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001411008634" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2108646" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859320v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.665-690" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G7BS2PKH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308798v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monjardet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.12.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859321v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.29.665-690" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716569v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.330" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0898-1221(96)00102-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caspard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Phan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382077v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.10.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102036v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>