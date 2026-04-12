--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -969,209 +969,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : La condition de réfugié·e : expériences subjectives et mobilisations collectives</w:t>
+                <w:t xml:space="preserve">Ce n’est pas une crise des migrants mais une crise des politiques d’hospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.8915⟩</w:t>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.360.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998765v1</w:t>
+                <w:t xml:space="preserve">hal-01998646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce n’est pas une crise des migrants mais une crise des politiques d’hospitalité</w:t>
+                <w:t xml:space="preserve">Éditorial : La condition de réfugié·e : expériences subjectives et mobilisations collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 360, </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.7-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pro.360.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.8915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998646v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: The Condition of Refugee: Subjective Experiences and Collective Mobilisations</w:t>
               </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2208,334 +2208,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Boat people’ brought by plane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What's in a street? Exploring suspend Cosmopolitanism in Trikoupi, Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Polyzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">When Boat People were Resettled, 1975–1983. A Comparative History of European and Israeli Responses to the South-East Asian Refugee Crisis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.101-110, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360524v1</w:t>
+                <w:t xml:space="preserve">halshs-03922345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s in a Street? Exploring Suspended Cosmopolitanism in Trikoupi, Nicosia</w:t>
+                <w:t xml:space="preserve">‘Boat people’ brought by plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67365-9_8⟩</w:t>
+              <w:t xml:space="preserve">When Boat People were Resettled, 1975–1983. A Comparative History of European and Israeli Responses to the South-East Asian Refugee Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-3-030-64224-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64224-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360476v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in a street? Exploring suspend Cosmopolitanism in Trikoupi, Nicosia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">What’s in a Street? Exploring Suspended Cosmopolitanism in Trikoupi, Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Polyzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Lejeune; Delphine Pagès-El Karoui; Camille Schmoll; Hélène Thiollet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.101-110, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, pp.101-110, 2021, IMISCOE research series, 978-3-030-67367-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67365-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03922345v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de l’Ofpra (1952-2018)</w:t>
               </w:r>
@@ -2630,93 +2630,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Chappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yann Scioldo-Zürcher; Marie-Antoinette Hily; Emmanuel Ma Mung. </w:t>
+              <w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étudier les migrations internationales</w:t>
+              <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-320, 2019, Migrations, 978-2-86906-695-3</w:t>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-320, 2019, 978-2-86906-695-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360545v1</w:t>
+                <w:t xml:space="preserve">halshs-02085140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois subordinations des politiques d'asile</w:t>
               </w:r>
@@ -2742,93 +2742,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Chappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t>
+              <w:t xml:space="preserve">Yann Scioldo-Zürcher; Marie-Antoinette Hily; Emmanuel Ma Mung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
+              <w:t xml:space="preserve">Étudier les migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-320, 2019, 978-2-86906-695-3</w:t>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-320, 2019, Migrations, 978-2-86906-695-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02085140v1</w:t>
+                <w:t xml:space="preserve">hal-04360545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention du demandeur d’asile</w:t>
               </w:r>
@@ -3353,280 +3353,381 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du consulat des réfugiés à l'administration des demandeurs d'asile: la fabrique du réfugié à l'Ofpra (1952-1992)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoires de l'exil et des migrations : médiations matérielles et artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Argaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Dominguez Villaverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, https://journals.openedition.org/ilcea/25716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911845v1</w:t>
+                <w:t xml:space="preserve">hal-05572520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réfugié est une notion fabriquée au gré des priorités politiques</w:t>
+                <w:t xml:space="preserve">Du consulat des réfugiés à l'administration des demandeurs d'asile: la fabrique du réfugié à l'Ofpra (1952-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01382496v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le réfugié est une notion fabriquée au gré des priorités politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un dimanche à Nicosie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01382453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3636,51 +3737,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi des &amp;quot;jungles&amp;quot; : la situation des exilés sur le littoral de la Manche et de la mer du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3693,117 +3794,117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Coordination française pour le droit d'asile. 2008, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01382479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Quality Education by Asylum-seeking and Refugee Children in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UNHCR. 2007, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01382487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3813,262 +3914,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Objets et politiques des images 2 : Usages politiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01830303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets dans la migration, objets en exil : statuts, usages, devenirs. (Ouverture et panel 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rolland-Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alexandre-Garner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetha Ganapathy-Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01570345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4215,51 +4316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Taylor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berlinghoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Havkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64224-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.akoka.2020.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429402036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Carr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emf.fr/wp-content/uploads/2009/04/sommaire-intro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sor.2024.a930751" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058289ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.025.0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8915" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.360.0077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.144.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128qw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0076" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64224-2_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/etudier-les-migrations-internationales/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04360630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.atheles.org/mondialisations/lasileausud/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830303v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Alioua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01570345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolland-Diamond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alexandre-Garner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Ganapathy-Dor&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Taylor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berlinghoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Havkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64224-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.akoka.2020.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429402036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Carr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emf.fr/wp-content/uploads/2009/04/sommaire-intro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sor.2024.a930751" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058289ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.025.0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.360.0077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8915" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.144.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128qw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0076" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64224-2_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/etudier-les-migrations-internationales/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04360630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.atheles.org/mondialisations/lasileausud/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Argaillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dominguez Villaverde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Alioua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01570345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolland-Diamond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alexandre-Garner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Ganapathy-Dor&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>