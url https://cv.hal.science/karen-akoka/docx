--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -2208,334 +2208,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in a street? Exploring suspend Cosmopolitanism in Trikoupi, Nicosia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘Boat people’ brought by plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iris Polyzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">When Boat People were Resettled, 1975–1983. A Comparative History of European and Israeli Responses to the South-East Asian Refugee Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-3-030-64224-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64224-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03922345v1</w:t>
+                <w:t xml:space="preserve">hal-04360524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Boat people’ brought by plane</w:t>
+                <w:t xml:space="preserve">What’s in a Street? Exploring Suspended Cosmopolitanism in Trikoupi, Nicosia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Polyzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Lejeune; Delphine Pagès-El Karoui; Camille Schmoll; Hélène Thiollet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">When Boat People were Resettled, 1975–1983. A Comparative History of European and Israeli Responses to the South-East Asian Refugee Crisis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64224-2⟩</w:t>
+              <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.101-110, 2021, IMISCOE research series, 978-3-030-67367-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67365-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360524v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s in a Street? Exploring Suspended Cosmopolitanism in Trikoupi, Nicosia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What's in a street? Exploring suspend Cosmopolitanism in Trikoupi, Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Polyzou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.101-110, 2021, IMISCOE research series, 978-3-030-67367-3. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, pp.101-110, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67365-9_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360476v1</w:t>
+                <w:t xml:space="preserve">halshs-03922345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de l’Ofpra (1952-2018)</w:t>
               </w:r>
@@ -2630,93 +2630,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Chappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t>
+              <w:t xml:space="preserve">Yann Scioldo-Zürcher; Marie-Antoinette Hily; Emmanuel Ma Mung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
+              <w:t xml:space="preserve">Étudier les migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-320, 2019, 978-2-86906-695-3</w:t>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-320, 2019, Migrations, 978-2-86906-695-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02085140v1</w:t>
+                <w:t xml:space="preserve">hal-04360545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois subordinations des politiques d'asile</w:t>
               </w:r>
@@ -2742,93 +2742,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Chappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yann Scioldo-Zürcher; Marie-Antoinette Hily; Emmanuel Ma Mung. </w:t>
+              <w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étudier les migrations internationales</w:t>
+              <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-320, 2019, Migrations, 978-2-86906-695-3</w:t>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-320, 2019, 978-2-86906-695-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360545v1</w:t>
+                <w:t xml:space="preserve">halshs-02085140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention du demandeur d’asile</w:t>
               </w:r>
@@ -3657,51 +3657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4316,51 +4316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Taylor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berlinghoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Havkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64224-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.akoka.2020.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429402036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Carr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emf.fr/wp-content/uploads/2009/04/sommaire-intro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sor.2024.a930751" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058289ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.025.0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.360.0077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8915" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.144.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128qw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0076" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64224-2_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/etudier-les-migrations-internationales/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04360630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.atheles.org/mondialisations/lasileausud/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Argaillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dominguez Villaverde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Alioua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01570345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolland-Diamond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alexandre-Garner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Ganapathy-Dor&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Taylor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berlinghoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Havkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64224-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.akoka.2020.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429402036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Carr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emf.fr/wp-content/uploads/2009/04/sommaire-intro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sor.2024.a930751" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058289ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.025.0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.360.0077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8915" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.144.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128qw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0076" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64224-2_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/etudier-les-migrations-internationales/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04360630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.atheles.org/mondialisations/lasileausud/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Argaillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dominguez Villaverde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Alioua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01570345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolland-Diamond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alexandre-Garner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Ganapathy-Dor&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>