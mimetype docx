--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -701,1046 +701,1163 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversing the Gaze from Refugees to Labelers: For a Socio-history of Labeling</w:t>
+                <w:t xml:space="preserve">Sites, Narratives, and Objects of Exile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Argaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Dominguez Villaverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Research: An International Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/sor.2024.a930751⟩</w:t>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15yz1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04913003v1</w:t>
+                <w:t xml:space="preserve">hal-05627855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des réfugiés dans la Guerre froide : une ethnographie historique des « vingt glorieuses » de l’attribution de l’asile en France (1952-1972)</w:t>
+                <w:t xml:space="preserve">Reversing the Gaze from Refugees to Labelers: For a Socio-history of Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1058289ar⟩</w:t>
+              <w:t xml:space="preserve">Social Research: An International Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (2), pp.459-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/sor.2024.a930751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360548v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04913003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfugiés ou migrants ? Les enjeux politiques d’une distinction juridique</w:t>
+                <w:t xml:space="preserve">La fabrique des réfugiés dans la Guerre froide : une ethnographie historique des « vingt glorieuses » de l’attribution de l’asile en France (1952-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nrp.025.0015⟩</w:t>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), pp.19-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1058289ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998739v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce n’est pas une crise des migrants mais une crise des politiques d’hospitalité</w:t>
+                <w:t xml:space="preserve">Réfugiés ou migrants ? Les enjeux politiques d’une distinction juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pro.360.0077⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.025.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998646v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : La condition de réfugié·e : expériences subjectives et mobilisations collectives</w:t>
+                <w:t xml:space="preserve">Ce n’est pas une crise des migrants mais une crise des politiques d’hospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.8915⟩</w:t>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.360.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998765v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Condition of Refugee: Subjective Experiences and Collective Mobilisations</w:t>
+                <w:t xml:space="preserve">Éditorial : La condition de réfugié·e : expériences subjectives et mobilisations collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.14291⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241746v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telle la marge qui tient la page</w:t>
+                <w:t xml:space="preserve">Editorial: The Condition of Refugee: Subjective Experiences and Collective Mobilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esquisse(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.14291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911829v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement Regime and Migration Management on the Island of Cyprus</w:t>
+                <w:t xml:space="preserve">Telle la marge qui tient la page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Esquisse(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911842v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire sociale de l'asile politique en France</w:t>
+                <w:t xml:space="preserve">Confinement Regime and Migration Management on the Island of Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Spire</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.144.0067⟩</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911841v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archétype rêvé du réfugié</w:t>
+                <w:t xml:space="preserve">Pour une histoire sociale de l'asile politique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Spire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.144.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01382455v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la jungle des villes</w:t>
+                <w:t xml:space="preserve">L’archétype rêvé du réfugié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Puissance de la démocratie, 48, pp.86-91</w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Réfugiés clandestins, 90, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01382461v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la jungle des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Puissance de la démocratie, 48, pp.86-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underprivileged Israeli Youth: Changing Perceptions of the Conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palestine-Israel Journal </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, The New Generation, 6 (4), pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1750,384 +1867,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Migrants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégoriser. Lexique de la construction sociale des différences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions; ENS Éditions, pp.431-450, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/128qw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04912997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bancs du tribunal de grande instance de Bobigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire de l'immigration en 100 objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 79-1040-11-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requis, rapatriés, transplantés, exilés : les migrations du sud- est asiatique entre décolonisation et guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-7118-7988-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la libre circulation des marchandises fait à celle des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrations dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.76-77, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. When Boat People were Resettled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becky Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2159,1062 +2276,1062 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shira Havkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">When Boat People were Resettled, 1975–1983</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-46, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64224-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Boat people’ brought by plane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What's in a street? Exploring suspend Cosmopolitanism in Trikoupi, Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Polyzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">When Boat People were Resettled, 1975–1983. A Comparative History of European and Israeli Responses to the South-East Asian Refugee Crisis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.101-110, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360524v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s in a Street? Exploring Suspended Cosmopolitanism in Trikoupi, Nicosia</w:t>
+                <w:t xml:space="preserve">‘Boat people’ brought by plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67365-9_8⟩</w:t>
+              <w:t xml:space="preserve">When Boat People were Resettled, 1975–1983. A Comparative History of European and Israeli Responses to the South-East Asian Refugee Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-3-030-64224-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64224-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360476v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in a street? Exploring suspend Cosmopolitanism in Trikoupi, Nicosia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">What’s in a Street? Exploring Suspended Cosmopolitanism in Trikoupi, Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Polyzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Lejeune; Delphine Pagès-El Karoui; Camille Schmoll; Hélène Thiollet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.101-110, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, pp.101-110, 2021, IMISCOE research series, 978-3-030-67367-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67365-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03922345v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de l’Ofpra (1952-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire musée d'une histoire commune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782021441239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois subordinations des politiques d'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Chappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Scioldo-Zürcher; Marie-Antoinette Hily; Emmanuel Ma Mung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étudier les migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-320, 2019, Migrations, 978-2-86906-695-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois subordinations des politiques d'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Chappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-320, 2019, 978-2-86906-695-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02085140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention du demandeur d’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire musée d'une histoire commune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782021441239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réfugié, une catégorie au carrefour des discours juridique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calabrese Laura; Veniard Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les mots, dire la migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pixels, Academia-L'Harmattan, 2018, 9782806104205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de l’Ofpra entre l’acteur et le champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfugiés et apatrides. Administrer l’asile en France (1920-1960)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782753554863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de l'Ofpra entre l'acteur et le champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angoustures Aline; Kévonian Dzovinar; Mouradian Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfugiés et apatrides. Administrer l'asile en France (1920-1960)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.165-180, 2017, Histoire, 9782753554863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La demande d'asile en Israël: vers la nationalisation de la procédure de prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Cambrézy, Smaïn Laacher, Véronique Lassailly-Jacob, Luc Legoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'asile au sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dispute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Mondialisations, 978-2843031687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration : histoire et actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3256,120 +3373,120 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-24, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La demande d'asile en Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'asile au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.PP. ??, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3379,355 +3496,355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires de l'exil et des migrations : médiations matérielles et artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice Argaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Dominguez Villaverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, https://journals.openedition.org/ilcea/25716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du consulat des réfugiés à l'administration des demandeurs d'asile: la fabrique du réfugié à l'Ofpra (1952-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réfugié est une notion fabriquée au gré des priorités politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01382496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche à Nicosie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01382453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3737,51 +3854,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi des &amp;quot;jungles&amp;quot; : la situation des exilés sur le littoral de la Manche et de la mer du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3794,117 +3911,117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Coordination française pour le droit d'asile. 2008, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01382479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Quality Education by Asylum-seeking and Refugee Children in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UNHCR. 2007, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01382487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3914,262 +4031,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Objets et politiques des images 2 : Usages politiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01830303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets dans la migration, objets en exil : statuts, usages, devenirs. (Ouverture et panel 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rolland-Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alexandre-Garner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetha Ganapathy-Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01570345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4316,51 +4433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Taylor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berlinghoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Havkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64224-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.akoka.2020.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429402036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Carr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emf.fr/wp-content/uploads/2009/04/sommaire-intro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sor.2024.a930751" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058289ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.025.0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.360.0077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8915" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.144.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128qw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0076" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64224-2_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/etudier-les-migrations-internationales/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04360630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.atheles.org/mondialisations/lasileausud/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Argaillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dominguez Villaverde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Alioua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01570345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolland-Diamond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alexandre-Garner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Ganapathy-Dor&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Taylor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berlinghoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Havkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64224-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.akoka.2020.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429402036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Carr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emf.fr/wp-content/uploads/2009/04/sommaire-intro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Argaillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dominguez Villaverde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yz1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sor.2024.a930751" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058289ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.025.0015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.360.0077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8915" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.144.0067" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128qw" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0076" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64224-2_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360524v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/etudier-les-migrations-internationales/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085140v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360576v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04360630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911834v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.atheles.org/mondialisations/lasileausud/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381815v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367451v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Alioua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01570345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolland-Diamond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alexandre-Garner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Ganapathy-Dor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>