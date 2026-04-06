--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1359,291 +1359,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELF: A new measure of response capture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Carbohydrate, Caffeine and Guarana on Cognitive Performance, Perceived Exertion and Shooting Performance in High Level Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gajdos</w:t>
+                <w:t xml:space="preserve">Laura Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-017-1389-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365210v1</w:t>
+                <w:t xml:space="preserve">hal-01916094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Carbohydrate, Caffeine and Guarana on Cognitive Performance, Perceived Exertion and Shooting Performance in High Level Athletes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Pomportes</w:t>
+                <w:t xml:space="preserve">ELF: A new measure of response capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hays</w:t>
+                <w:t xml:space="preserve">Thibault Gajdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1 - 26. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.539-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-017-1389-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916094v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Performance Enhancement Induced by Caffeine, Carbohydrate and Guarana Mouth Rinsing during Submaximal Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,64 +1979,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Carbohydrate Intake on Maximal Power Output and Cognitive Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,730 +2224,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a creatine-guarana complex on muscular power and cognitive performance in high-level athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pomportes</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Ioanna Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.196 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432368v1</w:t>
+                <w:t xml:space="preserve">hal-01916067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+              <w:t xml:space="preserve">Nutriview - Micronutrients and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.196-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916067v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where are the limits of the effects of exercise intensity on cognitive control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Radel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutriview - Micronutrients and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1, SI), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234891v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are the limits of the effects of exercise intensity on cognitive control?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of (dis)inhibition in creativity: Decreased inhibition improves idea generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Radel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Radel</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (1, SI), pp.56-63. </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.110-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2014.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432324v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of (dis)inhibition in creativity: Decreased inhibition improves idea generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Radel</w:t>
+                <w:t xml:space="preserve">Effect of a creatine-guarana complex on muscular power and cognitive performance in high-level athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Dietrich</w:t>
+                <w:t xml:space="preserve">A. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 134, pp.110-120. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (4), pp.188-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432423v1</w:t>
+                <w:t xml:space="preserve">hal-01432368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un complexe créatine–guarana sur la puissance musculaire et la performance cognitive chez des sportifs de haut niveau de performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brisswalter Effet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (4), pp.188 - 195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916078v1</w:t>
@@ -3010,51 +3010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Easthope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68, pp.71-81. </w:t>
@@ -5018,264 +5018,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information processing during physical exercise: A chronometric and electromyographic study.</w:t>
+                <w:t xml:space="preserve">Information processing during physical exercise: a chronometric and electromyographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Hasbroucq</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 165, pp.532-540</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 165 (4), pp.532-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-005-2331-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093868v1</w:t>
+                <w:t xml:space="preserve">hal-02096523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information processing during physical exercise: a chronometric and electromyographic study</w:t>
+                <w:t xml:space="preserve">Information processing during physical exercise: A chronometric and electromyographic study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 165 (4), pp.532-540. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 165, pp.532-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096523v1</w:t>
+                <w:t xml:space="preserve">hal-00093868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical flicker frequency threshold increment after an exhausting exercise</w:t>
               </w:r>
@@ -5616,51 +5616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5943,243 +5943,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action planning modulates perceptual confidence but not perceptual accuracy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Sanchez</w:t>
+                <w:t xml:space="preserve">Action planning modulates perceptual confidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Desantis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ICON 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044208v1</w:t>
+                <w:t xml:space="preserve">hal-05043595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action planning modulates perceptual confidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Sanchez</w:t>
+                <w:t xml:space="preserve">Action planning modulates perceptual confidence but not perceptual accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Desantis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICON 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">CNS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043595v1</w:t>
+                <w:t xml:space="preserve">hal-05044208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-025-01372-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davranche Karen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.14.528466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gajdos Preuss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.14.553210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent Brugniaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04855-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Giorla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nordmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pelloux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-06033-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-019-01339-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Fleming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saez Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Weindel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niz001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-018-1534-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1389-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0865" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports4040049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomportes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.04.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Brisswalter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7010196" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234891v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2014.08.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dietrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.09.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brisswalter Effet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schmit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.01.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss S. Tellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0804-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2014.09.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Joyce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Smyth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan E. Donnelly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a77980" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31829ce379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meynier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01301.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AC98CE14D96AF9B464D894EDA1905223AB618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Smyth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Mcmorris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenys Jones" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Corbett" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2009.05.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMQX3NSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Graydon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.03.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-286D7RJT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Paleresompoulle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Pernaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labarelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2008.12.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW4L5VT3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05588.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZMS0WQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.11.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW3BPNRJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500132165" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasbroucq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2331-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCTRDCX4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pichon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245503v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes-Castagnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992934v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonnell Laurence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-025-01372-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davranche Karen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.14.528466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gajdos Preuss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.14.553210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent Brugniaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04855-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Giorla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nordmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pelloux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-06033-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-019-01339-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Fleming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saez Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Weindel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niz001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-018-1534-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1389-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports4040049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Brisswalter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7010196" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2014.08.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dietrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomportes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brisswalter Effet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schmit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.01.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss S. Tellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0804-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2014.09.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Joyce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Smyth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan E. Donnelly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a77980" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31829ce379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meynier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01301.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AC98CE14D96AF9B464D894EDA1905223AB618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Smyth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Mcmorris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenys Jones" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Corbett" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2009.05.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMQX3NSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Graydon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.03.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-286D7RJT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Paleresompoulle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Pernaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labarelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2008.12.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW4L5VT3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05588.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZMS0WQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.11.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW3BPNRJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500132165" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2331-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCTRDCX4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasbroucq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pichon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245503v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes-Castagnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992934v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonnell Laurence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043595v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044208v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>