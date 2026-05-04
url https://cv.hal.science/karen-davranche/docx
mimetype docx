--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1359,291 +1359,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Carbohydrate, Caffeine and Guarana on Cognitive Performance, Perceived Exertion and Shooting Performance in High Level Athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ELF: A new measure of response capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pomportes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hays</w:t>
+                <w:t xml:space="preserve">Thibault Gajdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0865⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.539-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-017-1389-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916094v1</w:t>
+                <w:t xml:space="preserve">hal-02365210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELF: A new measure of response capture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Servant</w:t>
+                <w:t xml:space="preserve">Effects of Carbohydrate, Caffeine and Guarana on Cognitive Performance, Perceived Exertion and Shooting Performance in High Level Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gajdos</w:t>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (2), pp.539-547. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-017-1389-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365210v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Performance Enhancement Induced by Caffeine, Carbohydrate and Guarana Mouth Rinsing during Submaximal Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,64 +1979,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Carbohydrate Intake on Maximal Power Output and Cognitive Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,975 +2194,987 @@
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164 (A), pp.189-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Pomportes</w:t>
+                <w:t xml:space="preserve">Effect of a creatine-guarana complex on muscular power and cognitive performance in high-level athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (4), pp.188-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916067v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutriview - Micronutrients and Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.196 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234891v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are the limits of the effects of exercise intensity on cognitive control?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Radel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2014.08.004⟩</w:t>
+              <w:t xml:space="preserve">Nutriview - Micronutrients and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.196-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432324v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of (dis)inhibition in creativity: Decreased inhibition improves idea generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where are the limits of the effects of exercise intensity on cognitive control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Radel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1, SI), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2014.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432423v1</w:t>
+                <w:t xml:space="preserve">hal-01432324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a creatine-guarana complex on muscular power and cognitive performance in high-level athletes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Pomportes</w:t>
+                <w:t xml:space="preserve">The role of (dis)inhibition in creativity: Decreased inhibition improves idea generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Radel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hays</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+                <w:t xml:space="preserve">Marion Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432368v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un complexe créatine–guarana sur la puissance musculaire et la performance cognitive chez des sportifs de haut niveau de performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brisswalter Effet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (4), pp.188 - 195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing to the limits: The dynamics of cognitive control during exhausting exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Easthope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68, pp.71-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choking under monitoring pressure: being watched by the experimenter reduces executive attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss S. Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,542 +3183,542 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (5), pp.1410-1416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13423-015-0804-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcranial magnetic stimulation probes the excitability of the primary motor cortex: A framework to account for the facilitating effects of acute whole-body exercise on motor processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Temesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (1, SI), pp.24-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jshs.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Simon Task and Aging: Does Acute Moderate Exercise Influence Cognitive Control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Joyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J. Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan E. Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (3), pp.630-639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182a77980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Central Fatigue Explain Reduced Cycling after Complete Sleep Deprivation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Temesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (12), pp.2243-2253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31829ce379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE USEFULNESS OF DISTRIBUTIONAL ANALYSIS TO ASSESS COGNITIVE CONTROL EFFICIENCY AND SUSCEPTIBILITY TO IMPULSIVE REACTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Joyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, S, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCIAL SIMON EFFECT: CO-REPRESENTATION OR SOCIAL FACILITATION?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3761,1597 +3773,1597 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, S, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does temporal preparation speed up response implementation in choice tasks? Evidence for an early cortical activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (2), pp.252-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2011.01301.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does acute exercise benefit reaction time performance and cognitive control in adults aged 60-70 years?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Joyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (S), pp.S38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute incremental exercise, performance of a central executive task, and sympathoadrenal system and hypothalamic-pituitary-adrenal axis activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Effect of Acute Exercise on Cognitive Control Required During an Eriksen Flanker Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Mcmorris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.628-639</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01440482v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Acute Exercise on Cognitive Control Required During an Eriksen Flanker Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute incremental exercise, performance of a central executive task, and sympathoadrenal system and hypothalamic-pituitary-adrenal axis activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Mcmorris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenys Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (3), pp.334-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2009.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384842v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The time course effect of moderate intensity exercise on response execution. and response inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Joyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Graydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Mcmorris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 71 (1), pp.14-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bandc.2009.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Making in Elite White-Water Athletes Paddling on a Kayak Ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Paleresompoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Pernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labarelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (4), pp.554-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific effects of acute moderate exercise on cognitive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Mcmorris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69 (3), pp.565-570. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2008.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual nature of time preparation: neural activation and suppression revealed by transcranial magnetic stimulation of the motor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (12), pp.3766-3774. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05588.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical exercise facilitates motor processes in simple reaction time performance: An electromyographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 396 (1), pp.54-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2005.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributional analysis of the effect of physical exercise on a choice reaction time task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (3), pp.323-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02640410500132165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information processing during physical exercise: a chronometric and electromyographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 165 (4), pp.532-540. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-005-2331-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information processing during physical exercise: A chronometric and electromyographic study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 165, pp.532-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical flicker frequency threshold increment after an exhausting exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27 (4), pp.515-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5361,152 +5373,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action monitoring boosts perceptual confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Desantis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Acute High-Intensity Activity on Perceptual Decision-Making Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davranche Karen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5541,187 +5553,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate-electrolyte ingestion enhances cognitive performance during a cross-country mountain biking race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pomportes-Castagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the nature of the joint Simon effect through electromyographic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5730,94 +5742,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbonnell Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5827,65 +5839,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action planning modulates perceptual confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,87 +5925,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSC 25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action planning modulates perceptual confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6021,73 +6033,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICON 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action planning modulates perceptual confidence but not perceptual accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6129,65 +6141,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6334,51 +6346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-025-01372-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davranche Karen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.14.528466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gajdos Preuss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.14.553210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent Brugniaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04855-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Giorla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nordmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pelloux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-06033-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-019-01339-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Fleming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saez Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Weindel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niz001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-018-1534-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1389-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports4040049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Brisswalter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7010196" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2014.08.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dietrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomportes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brisswalter Effet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schmit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.01.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss S. Tellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0804-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2014.09.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Joyce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Smyth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan E. Donnelly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a77980" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31829ce379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meynier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01301.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AC98CE14D96AF9B464D894EDA1905223AB618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Smyth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Mcmorris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenys Jones" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Corbett" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2009.05.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMQX3NSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Graydon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.03.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-286D7RJT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Paleresompoulle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Pernaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labarelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2008.12.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW4L5VT3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05588.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZMS0WQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.11.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW3BPNRJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500132165" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2331-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCTRDCX4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasbroucq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pichon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245503v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes-Castagnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992934v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonnell Laurence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043595v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044208v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-025-01372-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davranche Karen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.14.528466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gajdos Preuss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.14.553210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent Brugniaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04855-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Giorla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nordmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pelloux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-06033-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-019-01339-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Fleming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saez Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Weindel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niz001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-018-1534-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1389-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0865" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports4040049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DZ01QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomportes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.04.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Brisswalter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7010196" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2014.08.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dietrich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.09.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brisswalter Effet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schmit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.01.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss S. Tellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0804-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2014.09.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432438v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Joyce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Smyth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan E. Donnelly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a77980" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31829ce379" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meynier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01301.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AC98CE14D96AF9B464D894EDA1905223AB618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439709v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Smyth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Mcmorris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenys Jones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Corbett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2009.05.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMQX3NSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Graydon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.03.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-286D7RJT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Paleresompoulle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Pernaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labarelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2008.12.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW4L5VT3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05588.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZMS0WQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.11.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW3BPNRJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500132165" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2331-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCTRDCX4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasbroucq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441290v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pichon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sanchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245503v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365485v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes-Castagnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonnell Laurence" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>