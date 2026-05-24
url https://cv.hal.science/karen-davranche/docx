--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1359,291 +1359,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELF: A new measure of response capture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Carbohydrate, Caffeine and Guarana on Cognitive Performance, Perceived Exertion and Shooting Performance in High Level Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gajdos</w:t>
+                <w:t xml:space="preserve">Laura Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-017-1389-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365210v1</w:t>
+                <w:t xml:space="preserve">hal-01916094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Carbohydrate, Caffeine and Guarana on Cognitive Performance, Perceived Exertion and Shooting Performance in High Level Athletes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Pomportes</w:t>
+                <w:t xml:space="preserve">ELF: A new measure of response capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hays</w:t>
+                <w:t xml:space="preserve">Thibault Gajdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1 - 26. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.539-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-017-1389-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916094v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Performance Enhancement Induced by Caffeine, Carbohydrate and Guarana Mouth Rinsing during Submaximal Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,64 +1979,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Carbohydrate Intake on Maximal Power Output and Cognitive Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2236,3134 +2236,3004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a creatine-guarana complex on muscular power and cognitive performance in high-level athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pomportes</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Ioanna Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">Nutriview - Micronutrients and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.196-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432368v1</w:t>
+                <w:t xml:space="preserve">hal-01234891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where are the limits of the effects of exercise intensity on cognitive control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Radel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1, SI), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916067v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Variability and Cognitive Function Following a Multi-Vitamin and Mineral Supplementation with Added Guarana (Paullinia cupana)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Pomportes</w:t>
+                <w:t xml:space="preserve">The role of (dis)inhibition in creativity: Decreased inhibition improves idea generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Radel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutriview - Micronutrients and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu7010196⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234891v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are the limits of the effects of exercise intensity on cognitive control?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a creatine-guarana complex on muscular power and cognitive performance in high-level athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Radel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (4), pp.188-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2014.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432324v1</w:t>
+                <w:t xml:space="preserve">hal-01432368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of (dis)inhibition in creativity: Decreased inhibition improves idea generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Radel</w:t>
+                <w:t xml:space="preserve">Effet d’un complexe créatine–guarana sur la puissance musculaire et la performance cognitive chez des sportifs de haut niveau de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arne Dietrich</w:t>
+                <w:t xml:space="preserve">A. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brisswalter Effet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (4), pp.188 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432423v1</w:t>
+                <w:t xml:space="preserve">hal-01916078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un complexe créatine–guarana sur la puissance musculaire et la performance cognitive chez des sportifs de haut niveau de performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Pushing to the limits: The dynamics of cognitive control during exhausting exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Easthope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916078v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing to the limits: The dynamics of cognitive control during exhausting exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schmit</w:t>
+                <w:t xml:space="preserve">Choking under monitoring pressure: being watched by the experimenter reduces executive attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss S. Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (5), pp.1410-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-015-0804-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.01.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432337v1</w:t>
+                <w:t xml:space="preserve">hal-01384036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choking under monitoring pressure: being watched by the experimenter reduces executive attention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcranial magnetic stimulation probes the excitability of the primary motor cortex: A framework to account for the facilitating effects of acute whole-body exercise on motor processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1, SI), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2014.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-015-0804-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01384036v1</w:t>
+                <w:t xml:space="preserve">hal-01384011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial magnetic stimulation probes the excitability of the primary motor cortex: A framework to account for the facilitating effects of acute whole-body exercise on motor processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Simon Task and Aging: Does Acute Moderate Exercise Influence Cognitive Control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Joyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan E. Donnelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (3), pp.630-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182a77980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2014.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01384011v1</w:t>
+                <w:t xml:space="preserve">hal-01432438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Simon Task and Aging: Does Acute Moderate Exercise Influence Cognitive Control?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alan E. Donnelly</w:t>
+                <w:t xml:space="preserve">Does Central Fatigue Explain Reduced Cycling after Complete Sleep Deprivation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 46 (3), pp.630-639. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 45 (12), pp.2243-2253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31829ce379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182a77980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432438v1</w:t>
+                <w:t xml:space="preserve">hal-01439686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Central Fatigue Explain Reduced Cycling after Complete Sleep Deprivation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+                <w:t xml:space="preserve">THE USEFULNESS OF DISTRIBUTIONAL ANALYSIS TO ASSESS COGNITIVE CONTROL EFFICIENCY AND SUSCEPTIBILITY TO IMPULSIVE REACTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Joyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, S, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31829ce379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01439686v1</w:t>
+                <w:t xml:space="preserve">hal-01439664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE USEFULNESS OF DISTRIBUTIONAL ANALYSIS TO ASSESS COGNITIVE CONTROL EFFICIENCY AND SUSCEPTIBILITY TO IMPULSIVE REACTIONS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOCIAL SIMON EFFECT: CO-REPRESENTATION OR SOCIAL FACILITATION?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carbonnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, S, pp.133</w:t>
+              <w:t xml:space="preserve">, 2013, S, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439664v1</w:t>
+                <w:t xml:space="preserve">hal-01439661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOCIAL SIMON EFFECT: CO-REPRESENTATION OR SOCIAL FACILITATION?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does temporal preparation speed up response implementation in choice tasks? Evidence for an early cortical activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (2), pp.252-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2011.01301.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439661v1</w:t>
+                <w:t xml:space="preserve">hal-01384128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does temporal preparation speed up response implementation in choice tasks? Evidence for an early cortical activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tandonnet</w:t>
+                <w:t xml:space="preserve">Does acute exercise benefit reaction time performance and cognitive control in adults aged 60-70 years?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Joyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Donnelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (S), pp.S38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01384128v1</w:t>
+                <w:t xml:space="preserve">hal-01439709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does acute exercise benefit reaction time performance and cognitive control in adults aged 60-70 years?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. J. Smyth</w:t>
+                <w:t xml:space="preserve">Acute incremental exercise, performance of a central executive task, and sympathoadrenal system and hypothalamic-pituitary-adrenal axis activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Mcmorris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenys Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (3), pp.334-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2009.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439709v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Acute Exercise on Cognitive Control Required During an Eriksen Flanker Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Mcmorris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (5), pp.628-639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute incremental exercise, performance of a central executive task, and sympathoadrenal system and hypothalamic-pituitary-adrenal axis activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">The time course effect of moderate intensity exercise on response execution. and response inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Joyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Graydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Mcmorris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2009.05.004⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (1), pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2009.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01440482v1</w:t>
+                <w:t xml:space="preserve">hal-01384843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time course effect of moderate intensity exercise on response execution. and response inhibition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision Making in Elite White-Water Athletes Paddling on a Kayak Ergometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Paleresompoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Pernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labarelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (4), pp.554-565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01384843v1</w:t>
+                <w:t xml:space="preserve">hal-01384826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Making in Elite White-Water Athletes Paddling on a Kayak Ergometer</w:t>
+                <w:t xml:space="preserve">Specific effects of acute moderate exercise on cognitive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Mcmorris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (3), pp.565-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2008.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384826v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific effects of acute moderate exercise on cognitive control</w:t>
+                <w:t xml:space="preserve">The dual nature of time preparation: neural activation and suppression revealed by transcranial magnetic stimulation of the motor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2008.12.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (12), pp.3766-3774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05588.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01384835v1</w:t>
+                <w:t xml:space="preserve">hal-00165888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual nature of time preparation: neural activation and suppression revealed by transcranial magnetic stimulation of the motor cortex</w:t>
+                <w:t xml:space="preserve">Physical exercise facilitates motor processes in simple reaction time performance: An electromyographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05588.x⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 396 (1), pp.54-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2005.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00165888v1</w:t>
+                <w:t xml:space="preserve">hal-01384877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical exercise facilitates motor processes in simple reaction time performance: An electromyographic analysis</w:t>
+                <w:t xml:space="preserve">A distributional analysis of the effect of physical exercise on a choice reaction time task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2005.11.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.323-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410500132165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01384877v1</w:t>
+                <w:t xml:space="preserve">hal-01384874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributional analysis of the effect of physical exercise on a choice reaction time task</w:t>
+                <w:t xml:space="preserve">Information processing during physical exercise: a chronometric and electromyographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Denjean</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 165 (4), pp.532-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-005-2331-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640410500132165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01384874v1</w:t>
+                <w:t xml:space="preserve">hal-02096523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information processing during physical exercise: a chronometric and electromyographic study</w:t>
+                <w:t xml:space="preserve">Information processing during physical exercise: A chronometric and electromyographic study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 165 (4), pp.532-540. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 165, pp.532-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02096523v1</w:t>
+                <w:t xml:space="preserve">hal-00093868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information processing during physical exercise: A chronometric and electromyographic study.</w:t>
+                <w:t xml:space="preserve">Critical flicker frequency threshold increment after an exhausting exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27 (4), pp.515-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5373,65 +5243,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action monitoring boosts perceptual confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5452,73 +5322,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Desantis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Acute High-Intensity Activity on Perceptual Decision-Making Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davranche Karen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5553,187 +5423,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate-electrolyte ingestion enhances cognitive performance during a cross-country mountain biking race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pomportes-Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the nature of the joint Simon effect through electromyographic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5742,94 +5612,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonnell Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5839,65 +5709,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action planning modulates perceptual confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5925,87 +5795,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSC 25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action planning modulates perceptual confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6033,73 +5903,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICON 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action planning modulates perceptual confidence but not perceptual accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6141,65 +6011,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6346,51 +6216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-025-01372-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davranche Karen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.14.528466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gajdos Preuss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.14.553210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent Brugniaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04855-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Giorla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nordmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pelloux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-06033-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-019-01339-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Fleming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saez Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Weindel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niz001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-018-1534-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1389-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0865" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports4040049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DZ01QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomportes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.04.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Brisswalter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7010196" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2014.08.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dietrich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.09.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brisswalter Effet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schmit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.01.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss S. Tellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0804-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2014.09.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432438v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Joyce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Smyth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan E. Donnelly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a77980" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31829ce379" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meynier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01301.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AC98CE14D96AF9B464D894EDA1905223AB618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439709v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Smyth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Mcmorris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenys Jones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Corbett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2009.05.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMQX3NSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Graydon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.03.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-286D7RJT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Paleresompoulle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Pernaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labarelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2008.12.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW4L5VT3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05588.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZMS0WQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.11.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW3BPNRJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500132165" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2331-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCTRDCX4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasbroucq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441290v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pichon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sanchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245503v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365485v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes-Castagnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonnell Laurence" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-025-01372-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davranche Karen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.14.528466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gajdos Preuss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.14.553210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent Brugniaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04855-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Giorla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nordmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pelloux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-06033-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-019-01339-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Fleming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saez Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Weindel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niz001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-018-1534-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1389-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports4040049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DZ01QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Brisswalter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7010196" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2014.08.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dietrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomportes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2015.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brisswalter Effet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schmit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.01.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss S. Tellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0804-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2014.09.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Joyce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Smyth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan E. Donnelly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a77980" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31829ce379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meynier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01301.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AC98CE14D96AF9B464D894EDA1905223AB618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Smyth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Mcmorris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenys Jones" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Corbett" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2009.05.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMQX3NSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Graydon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.03.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-286D7RJT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Paleresompoulle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Pernaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labarelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2008.12.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW4L5VT3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05588.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZMS0WQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.11.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW3BPNRJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500132165" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2331-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCTRDCX4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasbroucq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pichon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245503v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes-Castagnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992934v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonnell Laurence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043595v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044208v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>