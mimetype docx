--- v0 (2026-03-18)
+++ v1 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karen De Clercq </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside or outside the clause: the syntax of V3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The split-comparative hypothesis and the morphology of comparative adverbs in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Slavic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero morphology and change-of-state verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addressee in the present imperative in Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonie, Anne-Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarity focus in a cross-dialectal grammar of Coptic Egyptian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Reintges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di lavoro ASIt </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanosyntactic approach to Dutch deadjectival verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics in the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taalkunde: een vloot in vele richtingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verslagen&amp;Mededelingen </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, De taalwetenschap: een plaatsbepaling, 130 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of being irregular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Romance Inter-Views: Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlos Arregi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fábregas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Insertion and Root Suppletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Virtual de Estudos da Linguagem - ReVEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De verwerving van de groene en rode woordvolgorde in Vlaanderen. Een descriptieve, methodologische en theoretische aanvulling bij Meyer & Weerman (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert de Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nederlandse Taalkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tense and sentential negation: a typological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics in the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.71-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to be positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa: a journal of general linguistics (2021-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/gjgl.1114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Concord and TAM: a new perspective *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negative concord: a hundred years on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111202273-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosyntax: State of the art and recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanosyntax and the Lexicalization Algorithm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University PressOxford, pp.1-44, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780198947158.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverbial resumption in V2 languages: the background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Lohndal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meklenborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adverbial resumption in verb second languages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780197651155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized resumptive in the Ghent variety of East Flemish?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adverbial resumption in verb second languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780197651155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bevrijd de dialectologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectendoeboek. De schatkamer van 90 jaar Meertens instituut.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9789056158873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant &amp;quot;die&amp;quot; and adverbial resumption in the Ghent dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Syntactic Cartography: A crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789027208903. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.267.04dec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of negation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depréz, Viviane and Espinal, M. Teresa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Negation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieber, Rochelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encyclopedia of morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphosyntax of negative markers. A nanosyntactic account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gruyter, 144, 2020, 9781501520068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karen De Clercq </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside or outside the clause: the syntax of V3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The split-comparative hypothesis and the morphology of comparative adverbs in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Slavic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero morphology and change-of-state verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addressee in the present imperative in Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonie, Anne-Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarity focus in a cross-dialectal grammar of Coptic Egyptian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Reintges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di lavoro ASIt </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanosyntactic approach to Dutch deadjectival verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics in the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taalkunde: een vloot in vele richtingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verslagen&amp;Mededelingen </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, De taalwetenschap: een plaatsbepaling, 130 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Romance Inter-Views: Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlos Arregi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fábregas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of being irregular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Insertion and Root Suppletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Virtual de Estudos da Linguagem - ReVEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De verwerving van de groene en rode woordvolgorde in Vlaanderen. Een descriptieve, methodologische en theoretische aanvulling bij Meyer & Weerman (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert de Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nederlandse Taalkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to be positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa a journal of general linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/gjgl.1114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tense and sentential negation: a typological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics in the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.71-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Concord and TAM: a new perspective *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negative concord: a hundred years on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111202273-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosyntax: State of the art and recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanosyntax and the Lexicalization Algorithm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University PressOxford, pp.1-44, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780198947158.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverbial resumption in V2 languages: the background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Lohndal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meklenborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adverbial resumption in verb second languages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780197651155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized resumptive in the Ghent variety of East Flemish?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adverbial resumption in verb second languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780197651155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Caha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bevrijd de dialectologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vanden Wyngaerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectendoeboek. De schatkamer van 90 jaar Meertens instituut.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9789056158873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant &amp;quot;die&amp;quot; and adverbial resumption in the Ghent dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Syntactic Cartography: A crosslinguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789027208903. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.267.04dec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of negation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen De Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depréz, Viviane and Espinal, M. Teresa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Negation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieber, Rochelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encyclopedia of morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphosyntax of negative markers. A nanosyntactic account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gruyter, 144, 2020, 9781501520068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen De Clercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Haegeman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Caha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Vanden Wyngaerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demonie, Anne-Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Clercq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437118v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Armstrong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlos Arregi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Donati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F&#225;bregas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert de Sutter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990480v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Starke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111202273-004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780198947158.003.0001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482095v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Lohndal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meklenborg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482082v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.267.04dec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen De Clercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Haegeman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Caha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Vanden Wyngaerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demonie, Anne-Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Clercq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437125v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Armstrong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlos Arregi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Donati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F&#225;bregas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert de Sutter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Starke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111202273-004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780198947158.003.0001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482095v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Lohndal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meklenborg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482082v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.267.04dec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>